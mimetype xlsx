--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -318,68 +318,68 @@
       <c r="G1" s="2" t="inlineStr"/>
       <c r="H1" s="2" t="inlineStr"/>
       <c r="I1" s="3" t="inlineStr"/>
     </row>
     <row r="2" customHeight="1" ht="30">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VMD REPORT  OPEN TICKET</t>
           </r>
         </is>
       </c>
       <c r="B2" s="5" t="inlineStr"/>
       <c r="C2" s="5" t="inlineStr"/>
       <c r="D2" s="5" t="inlineStr"/>
       <c r="E2" s="5" t="inlineStr"/>
       <c r="F2" s="5" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr"/>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="3" t="inlineStr"/>
     </row>
     <row r="3" customHeight="1" ht="20">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">by LOOKMAN at 17-9-2026 01:17 AM</t>
+            <t xml:space="preserve">by LOOKMAN at 01-11-2026 06:17 AM</t>
           </r>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr"/>
       <c r="C3" s="7" t="inlineStr"/>
       <c r="D3" s="7" t="inlineStr"/>
       <c r="E3" s="7" t="inlineStr"/>
       <c r="F3" s="7" t="inlineStr"/>
       <c r="G3" s="7" t="inlineStr"/>
       <c r="H3" s="7" t="inlineStr"/>
       <c r="I3" s="3" t="inlineStr"/>
     </row>
     <row r="4" customHeight="1" ht="20">
       <c r="A4" s="6" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Report Time Period : 18-9-2021 01:17 AM to 17-9-2026 01:17 AM</t>
+            <t xml:space="preserve">Report Time Period : 02-11-2021 06:17 AM to 01-11-2026 06:17 AM</t>
           </r>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr"/>
       <c r="C4" s="7" t="inlineStr"/>
       <c r="D4" s="7" t="inlineStr"/>
       <c r="E4" s="7" t="inlineStr"/>
       <c r="F4" s="7" t="inlineStr"/>
       <c r="G4" s="7" t="inlineStr"/>
       <c r="H4" s="7" t="inlineStr"/>
       <c r="I4" s="3" t="inlineStr"/>
     </row>
     <row r="5" customHeight="1" ht="20">
       <c r="A5" s="8" t="inlineStr">
         <is/>
       </c>
       <c r="B5" s="9" t="inlineStr"/>
       <c r="C5" s="9" t="inlineStr"/>
       <c r="D5" s="9" t="inlineStr"/>
       <c r="E5" s="9" t="inlineStr"/>
       <c r="F5" s="9" t="inlineStr"/>
       <c r="G5" s="9" t="inlineStr"/>
       <c r="H5" s="9" t="inlineStr"/>
       <c r="I5" s="3" t="inlineStr"/>
     </row>
@@ -885,1399 +885,294 @@
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="H13" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="I13" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="30">
       <c r="A14" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2277715</t>
+            <t xml:space="preserve">AMC-2278997</t>
           </r>
         </is>
       </c>
       <c r="B14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">led@advisionamc.com</t>
           </r>
         </is>
       </c>
       <c r="C14" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Mangalya Society</t>
+            <t xml:space="preserve">Toyota Circle</t>
           </r>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Colour Patch</t>
+            <t xml:space="preserve">VMD Close</t>
           </r>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="F14" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">03-8-2026 03:51 PM</t>
+            <t xml:space="preserve">15-9-2026 06:20 PM</t>
           </r>
         </is>
       </c>
       <c r="G14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="H14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="I14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="30">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2277927</t>
+            <t xml:space="preserve">AMC-2280315</t>
           </r>
         </is>
       </c>
       <c r="B15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">led@advisionamc.com</t>
           </r>
         </is>
       </c>
       <c r="C15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Passport Office</t>
+            <t xml:space="preserve">Amul Middle Side</t>
           </r>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Black Patch</t>
+            <t xml:space="preserve">VMD Close</t>
           </r>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="F15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">09-8-2026 11:43 AM</t>
+            <t xml:space="preserve">24-10-2026 02:09 PM</t>
           </r>
         </is>
       </c>
       <c r="G15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="H15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="I15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="30">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2278599</t>
+            <t xml:space="preserve">AMC-2280343</t>
           </r>
         </is>
       </c>
       <c r="B16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">led@advisionamc.com</t>
           </r>
         </is>
       </c>
       <c r="C16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">IIM Road</t>
+            <t xml:space="preserve">Sardar Bridge Jamalpur Side </t>
           </r>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">VMD Close</t>
+            <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="F16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">02-9-2026 02:24 PM</t>
+            <t xml:space="preserve">24-10-2026 07:50 PM</t>
           </r>
         </is>
       </c>
       <c r="G16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="H16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="I16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="30">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">LMAN-2278906</t>
+            <t xml:space="preserve">LMAN-2280406</t>
           </r>
         </is>
       </c>
       <c r="B17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">led@advisionamc.com</t>
           </r>
         </is>
       </c>
       <c r="C17" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sabarmati Police Station</t>
+            <t xml:space="preserve">Hotel Sabar</t>
           </r>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="F17" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 12:18 PM</t>
+            <t xml:space="preserve">26-10-2026 02:35 PM</t>
           </r>
         </is>
       </c>
       <c r="G17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="H17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
       <c r="I17" s="11" t="inlineStr">
-        <is>
-[...1103 lines deleted...]
-      <c r="I34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Black Patch</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.0" footer="0.0"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>