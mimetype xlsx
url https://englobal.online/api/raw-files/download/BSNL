--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -360,82 +360,82 @@
       <c r="D2" s="5" t="inlineStr"/>
       <c r="E2" s="5" t="inlineStr"/>
       <c r="F2" s="5" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr"/>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="3" t="inlineStr"/>
       <c r="J2" s="3" t="inlineStr"/>
       <c r="K2" s="3" t="inlineStr"/>
       <c r="L2" s="3" t="inlineStr"/>
       <c r="M2" s="3" t="inlineStr"/>
       <c r="N2" s="3" t="inlineStr"/>
       <c r="O2" s="3" t="inlineStr"/>
       <c r="P2" s="3" t="inlineStr"/>
       <c r="Q2" s="3" t="inlineStr"/>
       <c r="R2" s="3" t="inlineStr"/>
       <c r="S2" s="3" t="inlineStr"/>
       <c r="T2" s="3" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr"/>
       <c r="V2" s="3" t="inlineStr"/>
       <c r="W2" s="3" t="inlineStr"/>
     </row>
     <row r="3" customHeight="1" ht="20">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">by NMS at 17-9-2026 01:19 AM</t>
+            <t xml:space="preserve">by NMS at 01-11-2026 06:19 AM</t>
           </r>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr"/>
       <c r="C3" s="7" t="inlineStr"/>
       <c r="D3" s="7" t="inlineStr"/>
       <c r="E3" s="7" t="inlineStr"/>
       <c r="F3" s="7" t="inlineStr"/>
       <c r="G3" s="7" t="inlineStr"/>
       <c r="H3" s="7" t="inlineStr"/>
       <c r="I3" s="3" t="inlineStr"/>
       <c r="J3" s="3" t="inlineStr"/>
       <c r="K3" s="3" t="inlineStr"/>
       <c r="L3" s="3" t="inlineStr"/>
       <c r="M3" s="3" t="inlineStr"/>
       <c r="N3" s="3" t="inlineStr"/>
       <c r="O3" s="3" t="inlineStr"/>
       <c r="P3" s="3" t="inlineStr"/>
       <c r="Q3" s="3" t="inlineStr"/>
       <c r="R3" s="3" t="inlineStr"/>
       <c r="S3" s="3" t="inlineStr"/>
       <c r="T3" s="3" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr"/>
       <c r="V3" s="3" t="inlineStr"/>
       <c r="W3" s="3" t="inlineStr"/>
     </row>
     <row r="4" customHeight="1" ht="20">
       <c r="A4" s="6" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Report Time Period : 13-11-2019 01:19 AM to 17-9-2026 01:19 AM</t>
+            <t xml:space="preserve">Report Time Period : 28-12-2019 06:19 AM to 01-11-2026 06:19 AM</t>
           </r>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr"/>
       <c r="C4" s="7" t="inlineStr"/>
       <c r="D4" s="7" t="inlineStr"/>
       <c r="E4" s="7" t="inlineStr"/>
       <c r="F4" s="7" t="inlineStr"/>
       <c r="G4" s="7" t="inlineStr"/>
       <c r="H4" s="7" t="inlineStr"/>
       <c r="I4" s="3" t="inlineStr"/>
       <c r="J4" s="3" t="inlineStr"/>
       <c r="K4" s="3" t="inlineStr"/>
       <c r="L4" s="3" t="inlineStr"/>
       <c r="M4" s="3" t="inlineStr"/>
       <c r="N4" s="3" t="inlineStr"/>
       <c r="O4" s="3" t="inlineStr"/>
       <c r="P4" s="3" t="inlineStr"/>
       <c r="Q4" s="3" t="inlineStr"/>
       <c r="R4" s="3" t="inlineStr"/>
       <c r="S4" s="3" t="inlineStr"/>
       <c r="T4" s="3" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr"/>
       <c r="V4" s="3" t="inlineStr"/>
       <c r="W4" s="3" t="inlineStr"/>
@@ -608,132 +608,132 @@
           </r>
         </is>
       </c>
       <c r="U6" s="10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Down Access Points</t>
           </r>
         </is>
       </c>
       <c r="V6" s="10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Bridge Camera</t>
           </r>
         </is>
       </c>
       <c r="W6" s="10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Actual Device Down Time </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="7" customHeight="1" ht="70">
+    <row r="7" customHeight="1" ht="44">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2253628</t>
+            <t xml:space="preserve">BSNL-2279817</t>
           </r>
         </is>
       </c>
       <c r="B7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">05-5-2024 10:04 AM</t>
+            <t xml:space="preserve">10-10-2026 03:33 PM</t>
           </r>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1211</t>
+            <t xml:space="preserve">512</t>
           </r>
         </is>
       </c>
       <c r="F7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.36.22.114</t>
+            <t xml:space="preserve">10.38.33.50 </t>
           </r>
         </is>
       </c>
       <c r="G7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">School PURUSHO NAGAR Hin. 1 Switch AMC 1211 ( 10.36.22.114 ) Is Down</t>
+            <t xml:space="preserve">Pumping Kubernagar Maya AMC 512 ( 10.38.33.50 )</t>
           </r>
         </is>
       </c>
       <c r="H7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Eastzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">sujeet@lookman.in</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P7" s="11" t="inlineStr">
@@ -766,307 +766,307 @@
       </c>
       <c r="T7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V7" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W7" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">05-5-2024 09:30 AM</t>
+            <t xml:space="preserve">10-10-2026 10:17 AM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="8" customHeight="1" ht="44">
+    <row r="8" customHeight="1" ht="57">
       <c r="A8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2269849</t>
+            <t xml:space="preserve">BSNL-2280026</t>
           </r>
         </is>
       </c>
       <c r="B8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">23-10-2025 02:31 PM</t>
+            <t xml:space="preserve">16-10-2026 04:54 PM</t>
           </r>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1815</t>
+            <t xml:space="preserve">1272</t>
           </r>
         </is>
       </c>
       <c r="F8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.37.42.10 </t>
+            <t xml:space="preserve">10.37.22.194 </t>
           </r>
         </is>
       </c>
       <c r="G8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Vatva station T switch AMC 1815 ( 10.37.42.10 )</t>
+            <t xml:space="preserve">FTTH Vinobabhave Guj school - 1 Switch AMC 1272 ( 10.37.22.194 )</t>
           </r>
         </is>
       </c>
       <c r="H8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Southzone</t>
           </r>
         </is>
       </c>
       <c r="I8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">engibeering.9@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V8" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W8" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">24-11-2025 05:44 PM</t>
+            <t xml:space="preserve">16-10-2026 04:08 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="57">
       <c r="A9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2274361</t>
+            <t xml:space="preserve">BSNL-2280058</t>
           </r>
         </is>
       </c>
       <c r="B9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">21-4-2026 06:32 PM</t>
+            <t xml:space="preserve">18-10-2026 08:52 AM</t>
           </r>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1245</t>
+            <t xml:space="preserve">1273</t>
           </r>
         </is>
       </c>
       <c r="F9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.37.21.178 </t>
+            <t xml:space="preserve">10.37.23.2 </t>
           </r>
         </is>
       </c>
       <c r="G9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">School BAHERAMPURA 9 AMC 1245 ( 10.37.21.178 )</t>
+            <t xml:space="preserve">FTTH Vinobabhave Marathi school - 2 Switch AMC 1273 ( 10.37.23.2 )</t>
           </r>
         </is>
       </c>
       <c r="H9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Southzone</t>
           </r>
         </is>
       </c>
       <c r="I9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">rahulhmor005@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2</t>
+            <t xml:space="preserve">4</t>
           </r>
         </is>
       </c>
       <c r="N9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q9" s="11" t="inlineStr">
@@ -1092,137 +1092,137 @@
       </c>
       <c r="T9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V9" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W9" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">21-4-2026 06:35 PM</t>
+            <t xml:space="preserve">17-10-2026 07:56 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="57">
       <c r="A10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2274368</t>
+            <t xml:space="preserve">BSNL-2280059</t>
           </r>
         </is>
       </c>
       <c r="B10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">22-4-2026 11:18 AM</t>
+            <t xml:space="preserve">18-10-2026 08:54 AM</t>
           </r>
         </is>
       </c>
       <c r="E10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1171</t>
+            <t xml:space="preserve">318</t>
           </r>
         </is>
       </c>
       <c r="F10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.38.22.178 </t>
+            <t xml:space="preserve">10.37.33.138 </t>
           </r>
         </is>
       </c>
       <c r="G10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">School BAPUNAGAR URDU 5 Switch AMC 1171 ( 10.38.22.178 )</t>
+            <t xml:space="preserve">WDS Vinoba Bhavenagar Switch AMC 318 ( 10.37.33.138 )</t>
           </r>
         </is>
       </c>
       <c r="H10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Northzone</t>
+            <t xml:space="preserve">Southzone</t>
           </r>
         </is>
       </c>
       <c r="I10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P10" s="11" t="inlineStr">
@@ -1255,137 +1255,137 @@
       </c>
       <c r="T10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V10" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W10" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">22-4-2026 11:16 AM</t>
+            <t xml:space="preserve">17-10-2026 07:56 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="44">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2274376</t>
+            <t xml:space="preserve">BSNL-2280060</t>
           </r>
         </is>
       </c>
       <c r="B11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">22-4-2026 02:49 PM</t>
+            <t xml:space="preserve">18-10-2026 08:56 AM</t>
           </r>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1276</t>
+            <t xml:space="preserve">555</t>
           </r>
         </is>
       </c>
       <c r="F11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.37.23.26 </t>
+            <t xml:space="preserve">10.37.33.82 </t>
           </r>
         </is>
       </c>
       <c r="G11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">School RANIPUR 2 Switch AMC 1276 ( 10.37.23.26 )</t>
+            <t xml:space="preserve">Vinzol Pumping Station Switch AMC 555 ( 10.37.33.82 )</t>
           </r>
         </is>
       </c>
       <c r="H11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Southzone</t>
           </r>
         </is>
       </c>
       <c r="I11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">ss7508005@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P11" s="11" t="inlineStr">
@@ -1418,137 +1418,137 @@
       </c>
       <c r="T11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V11" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W11" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">22-4-2026 02:54 PM</t>
+            <t xml:space="preserve">17-10-2026 07:55 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="12" customHeight="1" ht="57">
+    <row r="12" customHeight="1" ht="44">
       <c r="A12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2277463</t>
+            <t xml:space="preserve">BSNL-2280100</t>
           </r>
         </is>
       </c>
       <c r="B12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">27-7-2026 02:25 PM</t>
+            <t xml:space="preserve">19-10-2026 12:55 PM</t>
           </r>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1901</t>
+            <t xml:space="preserve">1903</t>
           </r>
         </is>
       </c>
       <c r="F12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.44.2 </t>
+            <t xml:space="preserve">10.38.41.18 </t>
           </r>
         </is>
       </c>
       <c r="G12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">CIMS Hospital Railway Overbridge Switch 1 AMC 1901 ( 10.35.44.2 )</t>
+            <t xml:space="preserve">Naroda GIDC Switch 1 AMC 1903 ( 10.38.41.18 )</t>
           </r>
         </is>
       </c>
       <c r="H12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEW BRIDGE</t>
           </r>
         </is>
       </c>
       <c r="J12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Primary Switch</t>
           </r>
         </is>
       </c>
       <c r="K12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P12" s="11" t="inlineStr">
@@ -1581,314 +1581,314 @@
       </c>
       <c r="T12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V12" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">9</t>
           </r>
         </is>
       </c>
       <c r="W12" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">23-7-2026 10:21 PM</t>
+            <t xml:space="preserve">15-10-2026 10:38 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="44">
       <c r="A13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278660</t>
+            <t xml:space="preserve">BSNL-2280103</t>
           </r>
         </is>
       </c>
       <c r="B13" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C13" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">05-9-2026 12:09 PM</t>
+            <t xml:space="preserve">19-10-2026 01:17 PM</t>
           </r>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1524</t>
+            <t xml:space="preserve">559</t>
           </r>
         </is>
       </c>
       <c r="F13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.34.28.82 </t>
+            <t xml:space="preserve">10.33.15.178 </t>
           </r>
         </is>
       </c>
       <c r="G13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Jamalpur Gate Switch AMC 1524 ( 10.34.28.82 )</t>
+            <t xml:space="preserve">Acher Cross road Switch AMC 559 ( 10.33.15.178 )</t>
           </r>
         </is>
       </c>
       <c r="H13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centralzone</t>
+            <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
       <c r="I13" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rathyatra</t>
+            <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J13" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K13" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L13" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">pathanmohammedkhan173@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">4</t>
+          </r>
+        </is>
+      </c>
+      <c r="N13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="O13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="U13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W13" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">16-10-2026 06:40 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="44">
+      <c r="A14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280106</t>
+          </r>
+        </is>
+      </c>
+      <c r="B14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">19-10-2026 06:39 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">274</t>
+          </r>
+        </is>
+      </c>
+      <c r="F14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.35.26.162 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Municipal Parks Altiyas Garden AMC 274 ( 10.35.26.162 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Newwestzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K14" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L14" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">abhishekk1412@outlook.com</t>
           </r>
         </is>
       </c>
-      <c r="M13" s="11" t="inlineStr">
-[...13 lines deleted...]
-      <c r="O13" s="11" t="inlineStr">
+      <c r="M14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">4</t>
           </r>
         </is>
       </c>
-      <c r="P13" s="11" t="inlineStr">
-[...147 lines deleted...]
-      </c>
       <c r="N14" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R14" s="11" t="inlineStr">
@@ -1907,137 +1907,137 @@
       </c>
       <c r="T14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V14" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W14" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">08-9-2026 07:04 PM</t>
+            <t xml:space="preserve">19-10-2026 03:31 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="44">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278768</t>
+            <t xml:space="preserve">BSNL-2280244</t>
           </r>
         </is>
       </c>
       <c r="B15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10-9-2026 10:55 AM</t>
+            <t xml:space="preserve">22-10-2026 06:06 PM</t>
           </r>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">200</t>
+            <t xml:space="preserve">164</t>
           </r>
         </is>
       </c>
       <c r="F15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.25.146 </t>
+            <t xml:space="preserve">10.34.25.66 </t>
           </r>
         </is>
       </c>
       <c r="G15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Maharshi Udhyan Switch AMC 200 ( 10.33.25.146 )</t>
+            <t xml:space="preserve">Asavalli Garden Switch AMC 164 ( 10.34.25.66 )</t>
           </r>
         </is>
       </c>
       <c r="H15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
       <c r="I15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">yogeshprajapati7865@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">4</t>
           </r>
         </is>
       </c>
       <c r="N15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P15" s="11" t="inlineStr">
@@ -2070,626 +2070,626 @@
       </c>
       <c r="T15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10-9-2026 09:47 AM</t>
+            <t xml:space="preserve">22-10-2026 04:06 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="30">
+    <row r="16" customHeight="1" ht="57">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278808</t>
+            <t xml:space="preserve">BSNL-2280253</t>
           </r>
         </is>
       </c>
       <c r="B16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 10:40 AM</t>
+            <t xml:space="preserve">23-10-2026 10:59 AM</t>
           </r>
         </is>
       </c>
       <c r="E16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">264</t>
+            <t xml:space="preserve">1146</t>
           </r>
         </is>
       </c>
       <c r="F16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.26.82 </t>
+            <t xml:space="preserve">10.38.21.178 </t>
           </r>
         </is>
       </c>
       <c r="G16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Memnagar lake AMC 264 ( 10.35.26.82 )</t>
+            <t xml:space="preserve">FTTH SAIJPUR HINDI SHALA NO1 Switch AMC 1146 ( 10.38.21.178 )</t>
           </r>
         </is>
       </c>
       <c r="H16" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">yogeshprajapati7865@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="N16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W16" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">23-10-2026 07:57 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="17" customHeight="1" ht="70">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280301</t>
+          </r>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 11:41 AM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">985</t>
+          </r>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.35.21.114 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">School SARKARI VASAHAT VASTRAPUR PRI AMC 985 ( 10.35.21.114 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H17" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
-      <c r="I16" s="11" t="inlineStr">
+      <c r="I17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="J16" s="11" t="inlineStr">
+      <c r="J17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="K16" s="11" t="inlineStr">
+      <c r="K17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
-      <c r="L16" s="11" t="inlineStr">
+      <c r="L17" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
           </r>
         </is>
       </c>
-      <c r="M16" s="11" t="inlineStr">
-[...72 lines deleted...]
-            <t xml:space="preserve">10-9-2026 07:25 PM</t>
+      <c r="M17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="N17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W17" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">12-10-2026 05:14 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="1" ht="44">
-[...7 lines deleted...]
-      <c r="B17" s="11" t="inlineStr">
+    <row r="18" customHeight="1" ht="44">
+      <c r="A18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280303</t>
+          </r>
+        </is>
+      </c>
+      <c r="B18" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
-      <c r="C17" s="11" t="inlineStr">
+      <c r="C18" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
-      <c r="D17" s="11" t="inlineStr">
-[...27 lines deleted...]
-      <c r="H17" s="11" t="inlineStr">
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 11:53 AM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">666</t>
+          </r>
+        </is>
+      </c>
+      <c r="F18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.40.150.26 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Geeta Mandir Switch AMC 666 ( 10.40.150.26 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centralzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Junction</t>
+          </r>
+        </is>
+      </c>
+      <c r="J18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Primary Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="P18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">7</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="R18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="U18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W18" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 10:31 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="19" customHeight="1" ht="57">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280323</t>
+          </r>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 04:18 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">968</t>
+          </r>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.35.21.50 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G19" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">FTTH Memadpura Primary School Switch AMC 968 ( 10.35.21.50 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
-      <c r="I17" s="11" t="inlineStr">
+      <c r="I19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="J17" s="11" t="inlineStr">
+      <c r="J19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="K17" s="11" t="inlineStr">
+      <c r="K19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
-      <c r="L17" s="11" t="inlineStr">
-[...324 lines deleted...]
-      </c>
       <c r="L19" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P19" s="11" t="inlineStr">
@@ -2722,109 +2722,109 @@
       </c>
       <c r="T19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W19" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:26 PM</t>
+            <t xml:space="preserve">24-10-2026 11:52 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="57">
       <c r="A20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278831</t>
+            <t xml:space="preserve">BSNL-2280372</t>
           </r>
         </is>
       </c>
       <c r="B20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 11:09 AM</t>
+            <t xml:space="preserve">26-10-2026 10:30 AM</t>
           </r>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">331</t>
+            <t xml:space="preserve">964</t>
           </r>
         </is>
       </c>
       <c r="F20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.32.2 </t>
+            <t xml:space="preserve">10.35.21.178 </t>
           </r>
         </is>
       </c>
       <c r="G20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH WDS Narmanpura Switch AMC 331 ( 10.33.32.2 )</t>
+            <t xml:space="preserve">GYASPUR Bhatha SCHOOL Switch AMC 964 ( 10.35.21.178 )</t>
           </r>
         </is>
       </c>
       <c r="H20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
       <c r="I20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L20" s="11" t="inlineStr">
@@ -2885,109 +2885,109 @@
       </c>
       <c r="T20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:27 PM</t>
+            <t xml:space="preserve">17-10-2026 08:25 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="44">
       <c r="A21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278833</t>
+            <t xml:space="preserve">BSNL-2280403</t>
           </r>
         </is>
       </c>
       <c r="B21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 11:16 AM</t>
+            <t xml:space="preserve">26-10-2026 01:08 PM</t>
           </r>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">333</t>
+            <t xml:space="preserve">1109</t>
           </r>
         </is>
       </c>
       <c r="F21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.32.74 </t>
+            <t xml:space="preserve">10.38.23.74 </t>
           </r>
         </is>
       </c>
       <c r="G21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH WDS Royal Switch AMC 333 ( 10.35.32.74 )</t>
+            <t xml:space="preserve">Asarwa Guj School 23 Switch AMC 1109 ( 10.38.23.74 )</t>
           </r>
         </is>
       </c>
       <c r="H21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L21" s="11" t="inlineStr">
@@ -3048,137 +3048,137 @@
       </c>
       <c r="T21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V21" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W21" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:25 PM</t>
+            <t xml:space="preserve">25-10-2026 10:51 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="57">
+    <row r="22" customHeight="1" ht="44">
       <c r="A22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278834</t>
+            <t xml:space="preserve">BSNL-2280443</t>
           </r>
         </is>
       </c>
       <c r="B22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 11:17 AM</t>
+            <t xml:space="preserve">26-10-2026 05:57 PM</t>
           </r>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">970</t>
+            <t xml:space="preserve">1099</t>
           </r>
         </is>
       </c>
       <c r="F22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.21.66 </t>
+            <t xml:space="preserve">10.38.23.82 </t>
           </r>
         </is>
       </c>
       <c r="G22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">NEHRUNAGAR PRIMARY SCHOOL AMC 970 ( 10.35.21.66 )</t>
+            <t xml:space="preserve">School ASARWA HINDI 5 Switch AMC 1099 ( 10.38.23.82 )</t>
           </r>
         </is>
       </c>
       <c r="H22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">yogeshprajapati7865@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P22" s="11" t="inlineStr">
@@ -3211,144 +3211,144 @@
       </c>
       <c r="T22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V22" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W22" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:26 PM</t>
+            <t xml:space="preserve">25-10-2026 10:53 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="57">
+    <row r="23" customHeight="1" ht="44">
       <c r="A23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278836</t>
+            <t xml:space="preserve">BSNL-2280476</t>
           </r>
         </is>
       </c>
       <c r="B23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 11:22 AM</t>
+            <t xml:space="preserve">27-10-2026 10:45 AM</t>
           </r>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">971</t>
+            <t xml:space="preserve">363</t>
           </r>
         </is>
       </c>
       <c r="F23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.21.74 </t>
+            <t xml:space="preserve">10.38.32.130 </t>
           </r>
         </is>
       </c>
       <c r="G23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">MAKTAMPUR PRIMARY SCHOOL AMC 971 ( 10.35.21.74 )</t>
+            <t xml:space="preserve">WDS Hanspura Switch AMC 363 ( 10.38.32.130 )</t>
           </r>
         </is>
       </c>
       <c r="H23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q23" s="11" t="inlineStr">
@@ -3374,321 +3374,321 @@
       </c>
       <c r="T23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V23" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W23" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:26 PM</t>
+            <t xml:space="preserve">26-10-2026 06:01 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="44">
       <c r="A24" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278842</t>
+            <t xml:space="preserve">BSNL-2280477</t>
           </r>
         </is>
       </c>
       <c r="B24" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C24" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D24" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 12:39 PM</t>
+            <t xml:space="preserve">27-10-2026 10:54 AM</t>
           </r>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1525</t>
+            <t xml:space="preserve">361</t>
           </r>
         </is>
       </c>
       <c r="F24" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.34.28.90 </t>
+            <t xml:space="preserve">10.38.32.114 </t>
           </r>
         </is>
       </c>
       <c r="G24" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Vaishv Sabha Switch AMC 1525 ( 10.34.28.90 )</t>
+            <t xml:space="preserve">WDS Naroda TP 2 Sensors AMC 361 ( 10.38.32.114 )</t>
           </r>
         </is>
       </c>
       <c r="H24" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="N24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">26-10-2026 04:27 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="44">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280486</t>
+          </r>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">27-10-2026 12:08 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">654</t>
+          </r>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.34.16.146 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Everest Cinema Switch AMC 654 ( 10.34.16.146 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H25" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
-      <c r="I24" s="11" t="inlineStr">
+      <c r="I25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="J24" s="11" t="inlineStr">
+      <c r="J25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="K24" s="11" t="inlineStr">
+      <c r="K25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
-      <c r="L24" s="11" t="inlineStr">
-[...20 lines deleted...]
-      <c r="O24" s="11" t="inlineStr">
+      <c r="L25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
-      <c r="P24" s="11" t="inlineStr">
-[...147 lines deleted...]
-      </c>
       <c r="N25" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="O25" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S25" s="11" t="inlineStr">
@@ -3700,144 +3700,144 @@
       </c>
       <c r="T25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V25" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W25" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:25 PM</t>
+            <t xml:space="preserve">27-10-2026 10:39 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="44">
       <c r="A26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278845</t>
+            <t xml:space="preserve">BSNL-2280505</t>
           </r>
         </is>
       </c>
       <c r="B26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 01:23 PM</t>
+            <t xml:space="preserve">27-10-2026 06:40 PM</t>
           </r>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1974</t>
+            <t xml:space="preserve">1276</t>
           </r>
         </is>
       </c>
       <c r="F26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.50.2 </t>
+            <t xml:space="preserve">10.37.23.26 </t>
           </r>
         </is>
       </c>
       <c r="G26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sanklit school no 1 Switch AMC 1974 ( 10.35.50.2 )</t>
+            <t xml:space="preserve">School RANIPUR 2 Switch AMC 1276 ( 10.37.23.26 )</t>
           </r>
         </is>
       </c>
       <c r="H26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Southzone</t>
           </r>
         </is>
       </c>
       <c r="I26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q26" s="11" t="inlineStr">
@@ -3863,158 +3863,158 @@
       </c>
       <c r="T26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V26" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W26" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 09:27 PM</t>
+            <t xml:space="preserve">27-10-2026 05:10 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="44">
       <c r="A27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278846</t>
+            <t xml:space="preserve">BSNL-2280510</t>
           </r>
         </is>
       </c>
       <c r="B27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 01:27 PM</t>
+            <t xml:space="preserve">28-10-2026 11:12 AM</t>
           </r>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">250</t>
+            <t xml:space="preserve">1532</t>
           </r>
         </is>
       </c>
       <c r="F27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.25.178 </t>
+            <t xml:space="preserve">10.34.28.146 </t>
           </r>
         </is>
       </c>
       <c r="G27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Swami Public Park Switch AMC 250 ( 10.35.25.178 )</t>
+            <t xml:space="preserve">Pankor Naka Switch AMC 1532 ( 10.34.28.146 )</t>
           </r>
         </is>
       </c>
       <c r="H27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
       <c r="I27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">Rathyatra</t>
           </r>
         </is>
       </c>
       <c r="J27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="O27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="P27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S27" s="11" t="inlineStr">
@@ -4026,307 +4026,307 @@
       </c>
       <c r="T27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11-9-2026 07:22 PM</t>
+            <t xml:space="preserve">28-10-2026 12:21 AM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="70">
+    <row r="28" customHeight="1" ht="57">
       <c r="A28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278847</t>
+            <t xml:space="preserve">BSNL-2280531</t>
           </r>
         </is>
       </c>
       <c r="B28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 01:32 PM</t>
+            <t xml:space="preserve">29-10-2026 10:32 AM</t>
           </r>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">992</t>
+            <t xml:space="preserve">1869</t>
           </r>
         </is>
       </c>
       <c r="F28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.21.170 </t>
+            <t xml:space="preserve">10.33.41.50 </t>
           </r>
         </is>
       </c>
       <c r="G28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH SANKLITNAGAR URDU PRI 18 Switch AMC 992 ( 10.35.21.170 )</t>
+            <t xml:space="preserve">Vasant Gajendra Gadkar bridge Switch AMC -1869 ( 10.33.41.50 )</t>
           </r>
         </is>
       </c>
       <c r="H28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
       <c r="I28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">NEW BRIDGE</t>
           </r>
         </is>
       </c>
       <c r="J28" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Primary Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">9</t>
+          </r>
+        </is>
+      </c>
+      <c r="W28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 02:15 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="57">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280537</t>
+          </r>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 11:46 AM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1589</t>
+          </r>
+        </is>
+      </c>
+      <c r="F29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.10.167.130 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Naroda Terminal AMTS Switch AMC 1589 ( 10.10.167.130 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMTS</t>
+          </r>
+        </is>
+      </c>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="K28" s="11" t="inlineStr">
-[...161 lines deleted...]
-      </c>
       <c r="K29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M29" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q29" s="11" t="inlineStr">
@@ -4352,102 +4352,102 @@
       </c>
       <c r="T29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V29" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W29" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 12:30 PM</t>
+            <t xml:space="preserve">27-10-2026 01:09 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="44">
       <c r="A30" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278852</t>
+            <t xml:space="preserve">BSNL-2280538</t>
           </r>
         </is>
       </c>
       <c r="B30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D30" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 02:18 PM</t>
+            <t xml:space="preserve">29-10-2026 11:49 AM</t>
           </r>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">405</t>
+            <t xml:space="preserve">421</t>
           </r>
         </is>
       </c>
       <c r="F30" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.32.58 </t>
+            <t xml:space="preserve">10.33.32.170 </t>
           </r>
         </is>
       </c>
       <c r="G30" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Keshavnagar WDS Switch AMC 405 ( 10.33.32.58 )</t>
+            <t xml:space="preserve">WDS Usmanpura Switch AMC 421 ( 10.33.32.170 )</t>
           </r>
         </is>
       </c>
       <c r="H30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
       <c r="I30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K30" s="11" t="inlineStr">
@@ -4515,310 +4515,310 @@
       </c>
       <c r="T30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V30" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W30" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 01:22 PM</t>
+            <t xml:space="preserve">29-10-2026 07:46 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="44">
       <c r="A31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278858</t>
+            <t xml:space="preserve">BSNL-2280545</t>
           </r>
         </is>
       </c>
       <c r="B31" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C31" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 06:00 PM</t>
+            <t xml:space="preserve">29-10-2026 04:34 PM</t>
           </r>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1808</t>
+            <t xml:space="preserve">70</t>
           </r>
         </is>
       </c>
       <c r="F31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.15.74 </t>
+            <t xml:space="preserve">10.36.35.66 </t>
           </r>
         </is>
       </c>
       <c r="G31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Narol bridge Sarkhej Switch AMC 1808 ( 10.33.15.74 )</t>
+            <t xml:space="preserve">UHC Nikol Switch AMC 70 ( 10.36.35.66 )</t>
           </r>
         </is>
       </c>
       <c r="H31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Eastzone</t>
           </r>
         </is>
       </c>
       <c r="I31" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J31" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K31" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M31" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="N31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 02:53 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="32" customHeight="1" ht="44">
+      <c r="A32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280548</t>
+          </r>
+        </is>
+      </c>
+      <c r="B32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 05:45 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1201</t>
+          </r>
+        </is>
+      </c>
+      <c r="F32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.36.22.50 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Amraiwadi school 16 Switch AMC 1201 ( 10.36.22.50 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Eastzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L32" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M32" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
-      <c r="N31" s="11" t="inlineStr">
-[...161 lines deleted...]
-      </c>
       <c r="N32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
@@ -4841,307 +4841,307 @@
       </c>
       <c r="T32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 03:58 PM</t>
+            <t xml:space="preserve">29-10-2026 01:16 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="44">
       <c r="A33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278862</t>
+            <t xml:space="preserve">BSNL-2280549</t>
           </r>
         </is>
       </c>
       <c r="B33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">13-9-2026 11:06 AM</t>
+            <t xml:space="preserve">29-10-2026 06:58 PM</t>
           </r>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1692</t>
+            <t xml:space="preserve">673</t>
           </r>
         </is>
       </c>
       <c r="F33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.34.32.82 </t>
+            <t xml:space="preserve">10.40.150.130 </t>
           </r>
         </is>
       </c>
       <c r="G33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">WDS Raikhad store Switch AMC 1692 ( 10.34.32.82 )</t>
+            <t xml:space="preserve">Gol Limda AMC Office Switch AMC 673 ( 10.40.150.130 )</t>
           </r>
         </is>
       </c>
       <c r="H33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
       <c r="I33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">Junction</t>
           </r>
         </is>
       </c>
       <c r="J33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Primary Switch</t>
           </r>
         </is>
       </c>
       <c r="K33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">11</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="P33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">9</t>
           </r>
         </is>
       </c>
       <c r="Q33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="R33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="U33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 07:07 PM</t>
+            <t xml:space="preserve">29-10-2026 06:21 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="44">
       <c r="A34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278865</t>
+            <t xml:space="preserve">BSNL-2280556</t>
           </r>
         </is>
       </c>
       <c r="B34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">13-9-2026 11:24 AM</t>
+            <t xml:space="preserve">30-10-2026 10:59 AM</t>
           </r>
         </is>
       </c>
       <c r="E34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">70</t>
+            <t xml:space="preserve">920</t>
           </r>
         </is>
       </c>
       <c r="F34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.36.35.66 </t>
+            <t xml:space="preserve">10.35.30.66 </t>
           </r>
         </is>
       </c>
       <c r="G34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">UHC Nikol Switch AMC 70 ( 10.36.35.66 )</t>
+            <t xml:space="preserve">ACP N DIV. POLICE St. Switch AMC 920 ( 10.35.30.66 )</t>
           </r>
         </is>
       </c>
       <c r="H34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Eastzone</t>
+            <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
       <c r="I34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">Police Station</t>
           </r>
         </is>
       </c>
       <c r="J34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">abhishekk1412@outlook.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q34" s="11" t="inlineStr">
@@ -5167,300 +5167,300 @@
       </c>
       <c r="T34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V34" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W34" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">13-9-2026 02:20 AM</t>
+            <t xml:space="preserve">30-10-2026 02:05 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="44">
       <c r="A35" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278866</t>
+            <t xml:space="preserve">BSNL-2280558</t>
           </r>
         </is>
       </c>
       <c r="B35" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C35" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">13-9-2026 11:34 AM</t>
+            <t xml:space="preserve">30-10-2026 11:02 AM</t>
           </r>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">362</t>
+            <t xml:space="preserve">950</t>
           </r>
         </is>
       </c>
       <c r="F35" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.38.32.10 </t>
+            <t xml:space="preserve">10.35.30.106 </t>
           </r>
         </is>
       </c>
       <c r="G35" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH WDS Naroda Jalpa Switch AMC 362 ( 10.38.32.10 )</t>
+            <t xml:space="preserve">N DIV. TRAFFIC POLICE St. AMC 950 ( 10.35.30.106 )</t>
           </r>
         </is>
       </c>
       <c r="H35" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Northzone</t>
+            <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
       <c r="I35" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Police Station</t>
+          </r>
+        </is>
+      </c>
+      <c r="J35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 06:34 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="70">
+      <c r="A36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280559</t>
+          </r>
+        </is>
+      </c>
+      <c r="B36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 11:20 AM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">967</t>
+          </r>
+        </is>
+      </c>
+      <c r="F36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.35.21.42 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">FTTH RAMDEVNAGAR PRIMARY SCHOOL Switch AMC 967 ( 10.35.21.42 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Newwestzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I36" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="J35" s="11" t="inlineStr">
+      <c r="J36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="K35" s="11" t="inlineStr">
-[...161 lines deleted...]
-      </c>
       <c r="K36" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Site Accessibility Issue</t>
+            <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L36" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">rdlodhapubg@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P36" s="11" t="inlineStr">
@@ -5493,144 +5493,144 @@
       </c>
       <c r="T36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V36" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W36" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">13-9-2026 04:32 PM</t>
+            <t xml:space="preserve">30-10-2026 10:43 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="44">
       <c r="A37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278898</t>
+            <t xml:space="preserve">BSNL-2280563</t>
           </r>
         </is>
       </c>
       <c r="B37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 10:19 AM</t>
+            <t xml:space="preserve">30-10-2026 11:44 AM</t>
           </r>
         </is>
       </c>
       <c r="E37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">358</t>
+            <t xml:space="preserve">1733</t>
           </r>
         </is>
       </c>
       <c r="F37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.38.32.106 </t>
+            <t xml:space="preserve">10.35.29.18 </t>
           </r>
         </is>
       </c>
       <c r="G37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">WDS Thakarbappa Nagar Switch AMC 358 ( 10.38.32.106 )</t>
+            <t xml:space="preserve">ISKON CIRCLE ATCS Switch AMC 1733 ( 10.35.29.18 )</t>
           </r>
         </is>
       </c>
       <c r="H37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Northzone</t>
+            <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
       <c r="I37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">ATCS</t>
           </r>
         </is>
       </c>
       <c r="J37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Dlink Switch</t>
+            <t xml:space="preserve">ATCS controller</t>
           </r>
         </is>
       </c>
       <c r="K37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="N37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q37" s="11" t="inlineStr">
@@ -5656,796 +5656,796 @@
       </c>
       <c r="T37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 06:51 AM</t>
+            <t xml:space="preserve">30-10-2026 11:04 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="44">
       <c r="A38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278911</t>
+            <t xml:space="preserve">BSNL-2280565</t>
           </r>
         </is>
       </c>
       <c r="B38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 02:18 PM</t>
+            <t xml:space="preserve">30-10-2026 11:54 AM</t>
           </r>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">114</t>
+            <t xml:space="preserve">707</t>
           </r>
         </is>
       </c>
       <c r="F38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.38.35.50 </t>
+            <t xml:space="preserve">10.35.15.10 </t>
           </r>
         </is>
       </c>
       <c r="G38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH Saijpur-UHC Switch AMC 114 ( 10.38.35.50 )</t>
+            <t xml:space="preserve">Iscon Cross Road Switch AMC 707 ( 10.35.15.10 )</t>
           </r>
         </is>
       </c>
       <c r="H38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Northzone</t>
+            <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
       <c r="I38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="P38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
       <c r="U38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 06:52 AM</t>
+            <t xml:space="preserve">30-10-2026 11:04 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="44">
       <c r="A39" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278914</t>
+            <t xml:space="preserve">BSNL-2280567</t>
           </r>
         </is>
       </c>
       <c r="B39" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C39" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 03:48 PM</t>
+            <t xml:space="preserve">30-10-2026 12:02 PM</t>
           </r>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1756</t>
+            <t xml:space="preserve">327</t>
           </r>
         </is>
       </c>
       <c r="F39" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.41.152.10 </t>
+            <t xml:space="preserve">10.35.32.34 </t>
           </r>
         </is>
       </c>
       <c r="G39" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Hiran Circle Switch AMC 1756 ( 10.41.152.10 )</t>
+            <t xml:space="preserve">FTTH WDS BHADAJ Switch AMC 327 ( 10.35.32.34 )</t>
           </r>
         </is>
       </c>
       <c r="H39" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Newwestzone</t>
           </r>
         </is>
       </c>
       <c r="I39" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="N39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 10:05 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="57">
+      <c r="A40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280569</t>
+          </r>
+        </is>
+      </c>
+      <c r="B40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 12:25 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">247</t>
+          </r>
+        </is>
+      </c>
+      <c r="F40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.35.25.154 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Municipal Parks Kirtan Public Park Switch AMC 247 ( 10.35.25.154 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Newwestzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="N40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 02:04 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="41" customHeight="1" ht="57">
+      <c r="A41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280571</t>
+          </r>
+        </is>
+      </c>
+      <c r="B41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 01:19 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1968</t>
+          </r>
+        </is>
+      </c>
+      <c r="F41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.35.46.74 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 1968 Bhagvat Bunglows Road Primary SWITCH ( 10.35.46.74 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Newwestzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I41" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Junction</t>
           </r>
         </is>
       </c>
-      <c r="J39" s="11" t="inlineStr">
+      <c r="J41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Primary Switch</t>
           </r>
         </is>
       </c>
-      <c r="K39" s="11" t="inlineStr">
+      <c r="K41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
-      <c r="L39" s="11" t="inlineStr">
-[...324 lines deleted...]
-      </c>
       <c r="L41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">rdlodhapubg@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14</t>
+            <t xml:space="preserve">6</t>
           </r>
         </is>
       </c>
       <c r="Q41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="R41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 10:05 AM</t>
+            <t xml:space="preserve">30-10-2026 11:33 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="44">
       <c r="A42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278926</t>
+            <t xml:space="preserve">BSNL-2280584</t>
           </r>
         </is>
       </c>
       <c r="B42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 06:34 PM</t>
+            <t xml:space="preserve">31-10-2026 10:59 AM</t>
           </r>
         </is>
       </c>
       <c r="E42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">201</t>
+            <t xml:space="preserve">857</t>
           </r>
         </is>
       </c>
       <c r="F42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.25.154 </t>
+            <t xml:space="preserve">10.36.33.170 </t>
           </r>
         </is>
       </c>
       <c r="G42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Pragatinagar Garden AMC 201 ( 10.33.25.154 )</t>
+            <t xml:space="preserve">WDS Vastral Switch AMC 857 ( 10.36.33.170 )</t>
           </r>
         </is>
       </c>
       <c r="H42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Eastzone</t>
           </r>
         </is>
       </c>
       <c r="I42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">rdlodhapubg@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q42" s="11" t="inlineStr">
@@ -6471,137 +6471,137 @@
       </c>
       <c r="T42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W42" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 04:51 PM</t>
+            <t xml:space="preserve">31-10-2026 02:43 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="44">
       <c r="A43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278936</t>
+            <t xml:space="preserve">BSNL-2280585</t>
           </r>
         </is>
       </c>
       <c r="B43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 07:21 PM</t>
+            <t xml:space="preserve">31-10-2026 11:01 AM</t>
           </r>
         </is>
       </c>
       <c r="E43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">184</t>
+            <t xml:space="preserve">320</t>
           </r>
         </is>
       </c>
       <c r="F43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.25.18 </t>
+            <t xml:space="preserve">10.36.32.34 </t>
           </r>
         </is>
       </c>
       <c r="G43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Dr Vanikar Udhyan Switch AMC 184 ( 10.33.25.18 )</t>
+            <t xml:space="preserve">WDS Ramol Sat talavdi Switch AMC 320 ( 10.36.32.34 )</t>
           </r>
         </is>
       </c>
       <c r="H43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Eastzone</t>
           </r>
         </is>
       </c>
       <c r="I43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">rdlodhapubg@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P43" s="11" t="inlineStr">
@@ -6634,307 +6634,307 @@
       </c>
       <c r="T43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V43" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W43" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 01:34 PM</t>
+            <t xml:space="preserve">31-10-2026 02:44 AM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="57">
+    <row r="44" customHeight="1" ht="44">
       <c r="A44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278937</t>
+            <t xml:space="preserve">BSNL-2280589</t>
           </r>
         </is>
       </c>
       <c r="B44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 07:26 PM</t>
+            <t xml:space="preserve">31-10-2026 11:43 AM</t>
           </r>
         </is>
       </c>
       <c r="E44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">318</t>
+            <t xml:space="preserve">1790</t>
           </r>
         </is>
       </c>
       <c r="F44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.37.33.138 </t>
+            <t xml:space="preserve">10.44.150.98 </t>
           </r>
         </is>
       </c>
       <c r="G44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">WDS Vinoba Bhavenagar Switch AMC 318 ( 10.37.33.138 )</t>
+            <t xml:space="preserve">Kotarpur T Junction Switch AMC 1790 ( 10.44.150.98 )</t>
           </r>
         </is>
       </c>
       <c r="H44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Southzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">Junction</t>
           </r>
         </is>
       </c>
       <c r="J44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Dlink Switch</t>
+            <t xml:space="preserve">Primary Switch</t>
           </r>
         </is>
       </c>
       <c r="K44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">rdlodhapubg@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M44" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">8</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q44" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
-      <c r="N44" s="11" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="R44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V44" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W44" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 05:25 PM</t>
+            <t xml:space="preserve">31-10-2026 10:51 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="44">
       <c r="A45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278951</t>
+            <t xml:space="preserve">BSNL-2280590</t>
           </r>
         </is>
       </c>
       <c r="B45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">15-9-2026 11:22 AM</t>
+            <t xml:space="preserve">31-10-2026 11:47 AM</t>
           </r>
         </is>
       </c>
       <c r="E45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">154</t>
+            <t xml:space="preserve">349</t>
           </r>
         </is>
       </c>
       <c r="F45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.38.2 </t>
+            <t xml:space="preserve">10.38.32.74 </t>
           </r>
         </is>
       </c>
       <c r="G45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sabarmati Fire Station Switch AMC 154 ( 10.33.38.2 )</t>
+            <t xml:space="preserve">FTTH WDS Nobal Nagar AMC 349 ( 10.38.32.74 )</t>
           </r>
         </is>
       </c>
       <c r="H45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Northzone</t>
           </r>
         </is>
       </c>
       <c r="I45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q45" s="11" t="inlineStr">
@@ -6960,633 +6960,633 @@
       </c>
       <c r="T45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V45" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W45" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">15-9-2026 10:17 AM</t>
+            <t xml:space="preserve">31-10-2026 10:47 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="57">
       <c r="A46" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2278954</t>
+            <t xml:space="preserve">BSNL-2280592</t>
           </r>
         </is>
       </c>
       <c r="B46" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C46" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D46" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">15-9-2026 11:49 AM</t>
+            <t xml:space="preserve">31-10-2026 12:13 PM</t>
           </r>
         </is>
       </c>
       <c r="E46" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1764</t>
+            <t xml:space="preserve">403</t>
           </r>
         </is>
       </c>
       <c r="F46" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.40.150.218 </t>
+            <t xml:space="preserve">10.33.32.42 </t>
           </r>
         </is>
       </c>
       <c r="G46" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rupali Theather cross Switch AMC 1764 ( 10.40.150.218 )</t>
+            <t xml:space="preserve">FTTH WDS Sureve Panchsheel Switch AMC 403 ( 10.33.32.42 )</t>
           </r>
         </is>
       </c>
       <c r="H46" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="N46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 04:50 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="44">
+      <c r="A47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280597</t>
+          </r>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 01:21 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">6</t>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.37.37.10 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">FTTH Lambha ward office Switch AMC 0006 ( 10.37.37.10 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Southzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="I47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="J47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL Port Down</t>
+          </r>
+        </is>
+      </c>
+      <c r="L47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="N47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 01:06 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="44">
+      <c r="A48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280601</t>
+          </r>
+        </is>
+      </c>
+      <c r="B48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL</t>
+          </r>
+        </is>
+      </c>
+      <c r="C48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="D48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 02:29 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1414</t>
+          </r>
+        </is>
+      </c>
+      <c r="F48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.34.16.34 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gandhi bridge out switch AMC 1414 ( 10.34.16.34 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H48" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
-      <c r="I46" s="11" t="inlineStr">
+      <c r="I48" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="J46" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K46" s="11" t="inlineStr">
+      <c r="J48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K48" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
-      <c r="L46" s="11" t="inlineStr">
-[...20 lines deleted...]
-      <c r="O46" s="11" t="inlineStr">
+      <c r="L48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="M48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="N48" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
-      <c r="P46" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="Q46" s="11" t="inlineStr">
+      <c r="O48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S48" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
-      <c r="R46" s="11" t="inlineStr">
-[...37 lines deleted...]
-            <t xml:space="preserve">15-9-2026 07:42 AM</t>
+      <c r="T48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="V48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="W48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 01:44 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="57">
-[...7 lines deleted...]
-      <c r="B47" s="11" t="inlineStr">
+    <row r="49" customHeight="1" ht="44">
+      <c r="A49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BSNL-2280603</t>
+          </r>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
-      <c r="C47" s="11" t="inlineStr">
+      <c r="C49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
-      <c r="D47" s="11" t="inlineStr">
-[...27 lines deleted...]
-      <c r="H47" s="11" t="inlineStr">
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 03:22 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="E49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">359</t>
+          </r>
+        </is>
+      </c>
+      <c r="F49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.36.32.106 </t>
+          </r>
+        </is>
+      </c>
+      <c r="G49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">WDS Nikol - 102 Switch AMC 359 ( 10.36.32.106 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="H49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eastzone</t>
           </r>
         </is>
       </c>
-      <c r="I47" s="11" t="inlineStr">
+      <c r="I49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="J47" s="11" t="inlineStr">
+      <c r="J49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="K47" s="11" t="inlineStr">
+      <c r="K49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
-      <c r="L47" s="11" t="inlineStr">
-[...324 lines deleted...]
-      </c>
       <c r="L49" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
+            <t xml:space="preserve">123rohitparmar@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M49" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q49" s="11" t="inlineStr">
@@ -7612,151 +7612,151 @@
       </c>
       <c r="T49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W49" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 01:14 AM</t>
+            <t xml:space="preserve">31-10-2026 02:19 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="44">
       <c r="A50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2279004</t>
+            <t xml:space="preserve">BSNL-2280604</t>
           </r>
         </is>
       </c>
       <c r="B50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 10:55 AM</t>
+            <t xml:space="preserve">31-10-2026 04:36 PM</t>
           </r>
         </is>
       </c>
       <c r="E50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">21</t>
+            <t xml:space="preserve">1536</t>
           </r>
         </is>
       </c>
       <c r="F50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.37.26 </t>
+            <t xml:space="preserve">10.34.28.178 </t>
           </r>
         </is>
       </c>
       <c r="G50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH Ward Office Ranip Switch AMC 21 ( 10.33.37.26 )</t>
+            <t xml:space="preserve">Dhalgarwad Naka Switch AMC 1536 ( 10.34.28.178 )</t>
           </r>
         </is>
       </c>
       <c r="H50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
       <c r="I50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Surveillance</t>
+            <t xml:space="preserve">Rathyatra</t>
           </r>
         </is>
       </c>
       <c r="J50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="O50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R50" s="11" t="inlineStr">
@@ -7775,144 +7775,144 @@
       </c>
       <c r="T50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V50" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W50" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 03:38 AM</t>
+            <t xml:space="preserve">31-10-2026 03:18 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="44">
       <c r="A51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2279005</t>
+            <t xml:space="preserve">BSNL-2280605</t>
           </r>
         </is>
       </c>
       <c r="B51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 10:56 AM</t>
+            <t xml:space="preserve">31-10-2026 04:39 PM</t>
           </r>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">102</t>
+            <t xml:space="preserve">1004</t>
           </r>
         </is>
       </c>
       <c r="F51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.35.90 </t>
+            <t xml:space="preserve">10.34.21.50 </t>
           </r>
         </is>
       </c>
       <c r="G51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">UHC RANIP SWITCH AMC 102 ( 10.33.35.90 )</t>
+            <t xml:space="preserve">School JAMALPUR 24 Switch AMC 1004 ( 10.34.21.50 )</t>
           </r>
         </is>
       </c>
       <c r="H51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Westzone</t>
+            <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
       <c r="I51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">mansuriminhazul786@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="N51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q51" s="11" t="inlineStr">
@@ -7938,144 +7938,144 @@
       </c>
       <c r="T51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V51" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W51" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 03:37 AM</t>
+            <t xml:space="preserve">31-10-2026 03:18 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="44">
       <c r="A52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2279006</t>
+            <t xml:space="preserve">BSNL-2280606</t>
           </r>
         </is>
       </c>
       <c r="B52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 11:01 AM</t>
+            <t xml:space="preserve">31-10-2026 04:43 PM</t>
           </r>
         </is>
       </c>
       <c r="E52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">22</t>
+            <t xml:space="preserve">1002</t>
           </r>
         </is>
       </c>
       <c r="F52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.37.26 </t>
+            <t xml:space="preserve">10.34.21.34 </t>
           </r>
         </is>
       </c>
       <c r="G52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Gota Ward Office Switch AMC 22 ( 10.35.37.26 )</t>
+            <t xml:space="preserve">FTTH Municipal girls High School AMC 1002 ( 10.34.21.34 )</t>
           </r>
         </is>
       </c>
       <c r="H52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Centralzone</t>
           </r>
         </is>
       </c>
       <c r="I52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">pmohammedkhan173@gmail.com</t>
+            <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">3</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q52" s="11" t="inlineStr">
@@ -8101,151 +8101,151 @@
       </c>
       <c r="T52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V52" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W52" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">13-9-2026 03:20 PM</t>
+            <t xml:space="preserve">31-10-2026 03:17 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="44">
       <c r="A53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">BSNL-2279010</t>
+            <t xml:space="preserve">BSNL-2280608</t>
           </r>
         </is>
       </c>
       <c r="B53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL</t>
           </r>
         </is>
       </c>
       <c r="C53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="D53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 11:32 AM</t>
+            <t xml:space="preserve">31-10-2026 05:36 PM</t>
           </r>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">710</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="F53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.1.130</t>
+            <t xml:space="preserve">10.36.37.2 </t>
           </r>
         </is>
       </c>
       <c r="G53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">ISRO Colony Switch AMC 710 ( 10.35.1.130 )</t>
+            <t xml:space="preserve">Nikol Ward Office 24 Switch AMC 3 ( 10.36.37.2 )</t>
           </r>
         </is>
       </c>
       <c r="H53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Eastzone</t>
           </r>
         </is>
       </c>
       <c r="I53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="J53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="K53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BSNL Port Down</t>
           </r>
         </is>
       </c>
       <c r="L53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">harisshaikh4353@gmail.com</t>
           </r>
         </is>
       </c>
       <c r="M53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">4</t>
+            <t xml:space="preserve">3</t>
           </r>
         </is>
       </c>
       <c r="N53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R53" s="11" t="inlineStr">
@@ -8264,1836 +8264,43 @@
       </c>
       <c r="T53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="V53" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="W53" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 03:00 AM</t>
-[...1792 lines deleted...]
-            <t xml:space="preserve">16-9-2026 05:46 PM</t>
+            <t xml:space="preserve">31-10-2026 01:34 PM</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.0" footer="0.0"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>