--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -360,82 +360,82 @@
       <c r="D2" s="5" t="inlineStr"/>
       <c r="E2" s="5" t="inlineStr"/>
       <c r="F2" s="5" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr"/>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="3" t="inlineStr"/>
       <c r="J2" s="3" t="inlineStr"/>
       <c r="K2" s="3" t="inlineStr"/>
       <c r="L2" s="3" t="inlineStr"/>
       <c r="M2" s="3" t="inlineStr"/>
       <c r="N2" s="3" t="inlineStr"/>
       <c r="O2" s="3" t="inlineStr"/>
       <c r="P2" s="3" t="inlineStr"/>
       <c r="Q2" s="3" t="inlineStr"/>
       <c r="R2" s="3" t="inlineStr"/>
       <c r="S2" s="3" t="inlineStr"/>
       <c r="T2" s="3" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr"/>
       <c r="V2" s="3" t="inlineStr"/>
       <c r="W2" s="3" t="inlineStr"/>
     </row>
     <row r="3" customHeight="1" ht="20">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">by NMS at 17-9-2026 01:19 AM</t>
+            <t xml:space="preserve">by NMS at 01-11-2026 06:19 AM</t>
           </r>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr"/>
       <c r="C3" s="7" t="inlineStr"/>
       <c r="D3" s="7" t="inlineStr"/>
       <c r="E3" s="7" t="inlineStr"/>
       <c r="F3" s="7" t="inlineStr"/>
       <c r="G3" s="7" t="inlineStr"/>
       <c r="H3" s="7" t="inlineStr"/>
       <c r="I3" s="3" t="inlineStr"/>
       <c r="J3" s="3" t="inlineStr"/>
       <c r="K3" s="3" t="inlineStr"/>
       <c r="L3" s="3" t="inlineStr"/>
       <c r="M3" s="3" t="inlineStr"/>
       <c r="N3" s="3" t="inlineStr"/>
       <c r="O3" s="3" t="inlineStr"/>
       <c r="P3" s="3" t="inlineStr"/>
       <c r="Q3" s="3" t="inlineStr"/>
       <c r="R3" s="3" t="inlineStr"/>
       <c r="S3" s="3" t="inlineStr"/>
       <c r="T3" s="3" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr"/>
       <c r="V3" s="3" t="inlineStr"/>
       <c r="W3" s="3" t="inlineStr"/>
     </row>
     <row r="4" customHeight="1" ht="20">
       <c r="A4" s="6" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Report Time Period : 13-11-2019 01:19 AM to 17-9-2026 01:19 AM</t>
+            <t xml:space="preserve">Report Time Period : 28-12-2019 06:19 AM to 01-11-2026 06:19 AM</t>
           </r>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr"/>
       <c r="C4" s="7" t="inlineStr"/>
       <c r="D4" s="7" t="inlineStr"/>
       <c r="E4" s="7" t="inlineStr"/>
       <c r="F4" s="7" t="inlineStr"/>
       <c r="G4" s="7" t="inlineStr"/>
       <c r="H4" s="7" t="inlineStr"/>
       <c r="I4" s="3" t="inlineStr"/>
       <c r="J4" s="3" t="inlineStr"/>
       <c r="K4" s="3" t="inlineStr"/>
       <c r="L4" s="3" t="inlineStr"/>
       <c r="M4" s="3" t="inlineStr"/>
       <c r="N4" s="3" t="inlineStr"/>
       <c r="O4" s="3" t="inlineStr"/>
       <c r="P4" s="3" t="inlineStr"/>
       <c r="Q4" s="3" t="inlineStr"/>
       <c r="R4" s="3" t="inlineStr"/>
       <c r="S4" s="3" t="inlineStr"/>
       <c r="T4" s="3" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr"/>
       <c r="V4" s="3" t="inlineStr"/>
       <c r="W4" s="3" t="inlineStr"/>
@@ -2049,51 +2049,51 @@
       </c>
       <c r="Q15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T15" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">33</t>
+            <t xml:space="preserve">30</t>
           </r>
         </is>
       </c>
       <c r="U15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
       <c r="V15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
       <c r="W15" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">24-3-2026 07:45 PM</t>
           </r>
         </is>
       </c>
     </row>
@@ -2170,51 +2170,51 @@
       </c>
       <c r="K16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="L16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="M16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N16" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">43</t>
+            <t xml:space="preserve">42</t>
           </r>
         </is>
       </c>
       <c r="O16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="Q16" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R16" s="11" t="inlineStr">
@@ -2727,2074 +2727,2074 @@
           </r>
         </is>
       </c>
       <c r="U19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
       <c r="V19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
       <c r="W19" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">27-5-2026 04:41 PM</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="57">
+    <row r="20" customHeight="1" ht="70">
       <c r="A20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2276400</t>
+            <t xml:space="preserve">AMC-2276564</t>
           </r>
         </is>
       </c>
       <c r="B20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC</t>
           </r>
         </is>
       </c>
       <c r="C20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">725</t>
+            <t xml:space="preserve">1801</t>
           </r>
         </is>
       </c>
       <c r="D20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.8.200 </t>
+            <t xml:space="preserve">10.38.39.114 </t>
           </r>
         </is>
       </c>
       <c r="E20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Jivraj Park Cross Road Junction PTZ Camera AMC 725 ( 10.35.8.200 )</t>
+            <t xml:space="preserve">AMC 1801 Naroda GIDC Estate Gate No 02 Primary SWITCH ( 10.38.39.114 )</t>
           </r>
         </is>
       </c>
       <c r="F20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="G20" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Junction</t>
           </r>
         </is>
       </c>
       <c r="H20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Junction PTZ Camera</t>
+            <t xml:space="preserve">Primary Switch</t>
           </r>
         </is>
       </c>
       <c r="I20" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">29-6-2026 12:53 PM</t>
+            <t xml:space="preserve">04-7-2026 05:23 PM</t>
           </r>
         </is>
       </c>
       <c r="J20" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">AMC Maintenance Work</t>
+          </r>
+        </is>
+      </c>
+      <c r="K20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10</t>
+          </r>
+        </is>
+      </c>
+      <c r="L20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="M20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W20" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">08-5-2026 12:08 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="57">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2276776</t>
+          </r>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">LKM-1755</t>
+          </r>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.7.147 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Prahladnagar Garden Entry Exit Amc -LKM  1755 ( 10.33.7.147 ) </t>
+          </r>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fix Camera</t>
+          </r>
+        </is>
+      </c>
+      <c r="I21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">08-7-2026 06:10 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Cable Faulty</t>
+          </r>
+        </is>
+      </c>
+      <c r="K21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">4</t>
+          </r>
+        </is>
+      </c>
+      <c r="P21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W21" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">27-6-2026 06:17 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="17">
+      <c r="A22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2277400</t>
+          </r>
+        </is>
+      </c>
+      <c r="B22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="E22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sports Complex</t>
+          </r>
+        </is>
+      </c>
+      <c r="F22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD</t>
+          </r>
+        </is>
+      </c>
+      <c r="H22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD Display</t>
+          </r>
+        </is>
+      </c>
+      <c r="I22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">26-7-2026 02:46 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Black Patch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W22" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">26-7-2026 02:51 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="57">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2278195</t>
+          </r>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">661</t>
+          </r>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.23.82 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Ganthiyarath Chandkheda Switch AMC 661 ( 10.33.23.82 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">17-8-2026 06:04 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">4</t>
+          </r>
+        </is>
+      </c>
+      <c r="P23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="R23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W23" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">17-8-2026 12:03 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="44">
+      <c r="A24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2278596</t>
+          </r>
+        </is>
+      </c>
+      <c r="B24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1066</t>
+          </r>
+        </is>
+      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.22.42 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Nava Vadaj-3_school Switch AMC 1066 ( 10.33.22.42 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">02-9-2026 01:23 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Site Shifted</t>
+          </r>
+        </is>
+      </c>
+      <c r="K24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="P24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W24" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">02-9-2026 11:03 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="57">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2278790</t>
+          </r>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1935</t>
+          </r>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.39.18 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rubi T Tran Rasta Primary SWITCH AMC 1935 ( 10.38.39.18 ) </t>
+          </r>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Junction</t>
+          </r>
+        </is>
+      </c>
+      <c r="H25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Primary Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10-9-2026 01:52 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Power cable cut due to AMC work</t>
           </r>
         </is>
       </c>
-      <c r="K20" s="11" t="inlineStr">
-[...13 lines deleted...]
-      <c r="M20" s="11" t="inlineStr">
+      <c r="K25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">8</t>
+          </r>
+        </is>
+      </c>
+      <c r="L25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="M25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W25" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10-9-2026 12:07 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="17">
+      <c r="A26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2278997</t>
+          </r>
+        </is>
+      </c>
+      <c r="B26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="D26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="E26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Toyota Circle</t>
+          </r>
+        </is>
+      </c>
+      <c r="F26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD</t>
+          </r>
+        </is>
+      </c>
+      <c r="H26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD Display</t>
+          </r>
+        </is>
+      </c>
+      <c r="I26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">15-9-2026 06:20 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Black Patch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W26" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">15-9-2026 06:25 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="44">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2279227</t>
+          </r>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">576</t>
+          </r>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.16.66 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Anmol Tower Switch AMC 576 ( 10.38.16.66 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">21-9-2026 05:51 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC Maintenance Work</t>
+          </r>
+        </is>
+      </c>
+      <c r="K27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">4</t>
+          </r>
+        </is>
+      </c>
+      <c r="P27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">1</t>
           </r>
         </is>
       </c>
-      <c r="N20" s="11" t="inlineStr">
-[...55 lines deleted...]
-      <c r="V20" s="11" t="inlineStr">
+      <c r="R27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U27" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V27" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
-      <c r="W20" s="11" t="inlineStr">
-[...1139 lines deleted...]
-      </c>
       <c r="W27" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">29-8-2026 11:49 PM</t>
+            <t xml:space="preserve">21-9-2026 04:47 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="44">
       <c r="A28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2278596</t>
+            <t xml:space="preserve">AMC-2279430</t>
           </r>
         </is>
       </c>
       <c r="B28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC</t>
           </r>
         </is>
       </c>
       <c r="C28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1066</t>
+            <t xml:space="preserve">1815</t>
           </r>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.33.22.42 </t>
+            <t xml:space="preserve">10.37.42.10 </t>
           </r>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Nava Vadaj-3_school Switch AMC 1066 ( 10.33.22.42 )</t>
+            <t xml:space="preserve">Vatva station T Switch AMC 1815 ( 10.37.42.10 )</t>
           </r>
         </is>
       </c>
       <c r="F28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="G28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="H28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="I28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">02-9-2026 01:23 PM</t>
+            <t xml:space="preserve">27-9-2026 05:22 PM</t>
           </r>
         </is>
       </c>
       <c r="J28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Site Shifted</t>
+            <t xml:space="preserve">AMC Maintenance Work</t>
           </r>
         </is>
       </c>
       <c r="K28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="L28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="M28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="O28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2</t>
+            <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="P28" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">4</t>
           </r>
         </is>
       </c>
       <c r="Q28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="R28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T28" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U28" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Southzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W28" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">22-7-2026 01:23 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="44">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2279670</t>
+          </r>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1862</t>
+          </r>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.37.43.82 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Ghodasar New Bridge Switch 1 AMC 1862 ( 10.37.43.82 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NEW BRIDGE</t>
+          </r>
+        </is>
+      </c>
+      <c r="H29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">05-10-2026 06:57 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">9</t>
+          </r>
+        </is>
+      </c>
+      <c r="T29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Southzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W29" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">05-10-2026 11:26 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="70">
+      <c r="A30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2279754</t>
+          </r>
+        </is>
+      </c>
+      <c r="B30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1933</t>
+          </r>
+        </is>
+      </c>
+      <c r="D30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.39.10 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 1933 Haridarshan Char Rasta Primary SWITCH ( 10.38.39.10 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Junction</t>
+          </r>
+        </is>
+      </c>
+      <c r="H30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Primary Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">08-10-2026 04:36 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">13</t>
+          </r>
+        </is>
+      </c>
+      <c r="L30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">4</t>
+          </r>
+        </is>
+      </c>
+      <c r="M30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W30" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">08-10-2026 11:22 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="31" customHeight="1" ht="70">
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2279852</t>
+          </r>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1777</t>
+          </r>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.8.132 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Ganesh housing junction P1 L2 Camera ( 10.33.8.132 )  Amc - 1777</t>
+          </r>
+        </is>
+      </c>
+      <c r="F31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Junction</t>
+          </r>
+        </is>
+      </c>
+      <c r="H31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fix Camera</t>
+          </r>
+        </is>
+      </c>
+      <c r="I31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">12-10-2026 01:09 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Cat 6 Cable Faulty</t>
+          </r>
+        </is>
+      </c>
+      <c r="K31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="L31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T31" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U31" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
-      <c r="V28" s="11" t="inlineStr">
+      <c r="V31" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
-      <c r="W28" s="11" t="inlineStr">
-[...487 lines deleted...]
-      </c>
       <c r="W31" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">12-9-2026 03:14 AM</t>
+            <t xml:space="preserve">12-10-2026 12:25 PM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="57">
       <c r="A32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2278927</t>
+            <t xml:space="preserve">AMC-2280045</t>
           </r>
         </is>
       </c>
       <c r="B32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC</t>
           </r>
         </is>
       </c>
       <c r="C32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">968</t>
+            <t xml:space="preserve">660</t>
           </r>
         </is>
       </c>
       <c r="D32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.35.21.50 </t>
+            <t xml:space="preserve">10.33.5.117 </t>
           </r>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH Memadpura Primary School Switch AMC 968 ( 10.35.21.50 )</t>
+            <t xml:space="preserve">Ganesh Bunglow_camera_AMC 660 ( 10.33.5.117 ) </t>
           </r>
         </is>
       </c>
       <c r="F32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="G32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="H32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Dlink Switch</t>
+            <t xml:space="preserve">Fix Camera</t>
           </r>
         </is>
       </c>
       <c r="I32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 06:45 PM</t>
+            <t xml:space="preserve">17-10-2026 01:50 PM</t>
           </r>
         </is>
       </c>
       <c r="J32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Site Accessibility Issue</t>
+            <t xml:space="preserve">Cat6 cable Cut due to AMC work</t>
           </r>
         </is>
       </c>
       <c r="K32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="L32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="M32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="N32" s="11" t="inlineStr">
@@ -4827,1524 +4827,2828 @@
       </c>
       <c r="R32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="S32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="T32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="U32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Newwestzone</t>
+            <t xml:space="preserve">Westzone</t>
           </r>
         </is>
       </c>
       <c r="V32" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
       <c r="W32" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">14-9-2026 10:58 AM</t>
+            <t xml:space="preserve">17-10-2026 10:32 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="57">
       <c r="A33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2278944</t>
+            <t xml:space="preserve">AMC-2280055</t>
           </r>
         </is>
       </c>
       <c r="B33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC</t>
           </r>
         </is>
       </c>
       <c r="C33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1244</t>
+            <t xml:space="preserve">946</t>
           </r>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.37.21.170 </t>
+            <t xml:space="preserve">10.38.30.66 </t>
           </r>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">School BAHERAMPURA 3 Switch AMC 1244 ( 10.37.21.170 )</t>
+            <t xml:space="preserve">H DIVISION TRAFFIC POLICE ST AMC 946 ( 10.38.30.66 )</t>
           </r>
         </is>
       </c>
       <c r="F33" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="G33" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Police Station</t>
+          </r>
+        </is>
+      </c>
+      <c r="H33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">17-10-2026 05:16 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Device Missing</t>
+          </r>
+        </is>
+      </c>
+      <c r="K33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W33" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">11-8-2026 01:18 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="57">
+      <c r="A34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280239</t>
+          </r>
+        </is>
+      </c>
+      <c r="B34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1334</t>
+          </r>
+        </is>
+      </c>
+      <c r="D34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.23.147 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jn X Rd Sabarmati Police Station Cut Camera ( 10.33.23.147 ) 1334</t>
+          </r>
+        </is>
+      </c>
+      <c r="F34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G34" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
-      <c r="H33" s="11" t="inlineStr">
+      <c r="H34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fix Camera</t>
+          </r>
+        </is>
+      </c>
+      <c r="I34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">22-10-2026 05:44 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC Maintenance Work</t>
+          </r>
+        </is>
+      </c>
+      <c r="K34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="P34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W34" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">18-10-2026 03:23 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="30">
+      <c r="A35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280315</t>
+          </r>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="E35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Amul Middle Side</t>
+          </r>
+        </is>
+      </c>
+      <c r="F35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD</t>
+          </r>
+        </is>
+      </c>
+      <c r="H35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD Display</t>
+          </r>
+        </is>
+      </c>
+      <c r="I35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 02:09 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Black Patch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W35" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 02:14 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="30">
+      <c r="A36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280343</t>
+          </r>
+        </is>
+      </c>
+      <c r="B36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="D36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NA</t>
+          </r>
+        </is>
+      </c>
+      <c r="E36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sardar Bridge Jamalpur Side </t>
+          </r>
+        </is>
+      </c>
+      <c r="F36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD</t>
+          </r>
+        </is>
+      </c>
+      <c r="H36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VMD Display</t>
+          </r>
+        </is>
+      </c>
+      <c r="I36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 07:50 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Black Patch</t>
+          </r>
+        </is>
+      </c>
+      <c r="K36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W36" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">24-10-2026 07:55 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="44">
+      <c r="A37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280502</t>
+          </r>
+        </is>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1226</t>
+          </r>
+        </is>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.36.23.42 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">School KHOKHARA 2 Switch AMC 1226 ( 10.36.23.42 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
-      <c r="I33" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J33" s="11" t="inlineStr">
+      <c r="I37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">27-10-2026 06:02 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Site Accessibility Issue</t>
           </r>
         </is>
       </c>
-      <c r="K33" s="11" t="inlineStr">
-[...76 lines deleted...]
-      <c r="V33" s="11" t="inlineStr">
+      <c r="K37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="P37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U37" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Eastzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V37" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
-      <c r="W33" s="11" t="inlineStr">
-[...650 lines deleted...]
-      </c>
       <c r="W37" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">15-9-2026 06:25 PM</t>
+            <t xml:space="preserve">27-10-2026 11:31 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="44">
       <c r="A38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2279034</t>
+            <t xml:space="preserve">AMC-2280509</t>
           </r>
         </is>
       </c>
       <c r="B38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC</t>
           </r>
         </is>
       </c>
       <c r="C38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1487</t>
+            <t xml:space="preserve">1907</t>
           </r>
         </is>
       </c>
       <c r="D38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.38.28.34 </t>
+            <t xml:space="preserve">10.35.40.2 </t>
           </r>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Popatiyavad Switch AMC 1487 ( 10.38.28.34 )</t>
+            <t xml:space="preserve">Chamunda Switch AMC 1907 ( 10.35.40.2 )</t>
           </r>
         </is>
       </c>
       <c r="F38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="G38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Tajiya</t>
+            <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="H38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="I38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 05:51 PM</t>
+            <t xml:space="preserve">28-10-2026 11:06 AM</t>
           </r>
         </is>
       </c>
       <c r="J38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Power Outage</t>
           </r>
         </is>
       </c>
       <c r="K38" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">0</t>
+            <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
       <c r="L38" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">0</t>
           </r>
         </is>
       </c>
       <c r="M38" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Newwestzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W38" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 06:17 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="39" customHeight="1" ht="44">
+      <c r="A39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280517</t>
+          </r>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1443</t>
+          </r>
+        </is>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.39.150.194 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Vyas Wadi Switch AMC_1443 ( 10.39.150.194 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Junction</t>
+          </r>
+        </is>
+      </c>
+      <c r="H39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">28-10-2026 01:28 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="L39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W39" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">28-10-2026 12:18 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="44">
+      <c r="A40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280540</t>
+          </r>
+        </is>
+      </c>
+      <c r="B40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1980</t>
+          </r>
+        </is>
+      </c>
+      <c r="D40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.201.1 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 1980 Charodi Lake IoT Gateway ( 10.33.201.1 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 01:14 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Torrent meter power down</t>
+          </r>
+        </is>
+      </c>
+      <c r="K40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O40" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
-      <c r="N38" s="11" t="inlineStr">
-[...55 lines deleted...]
-      <c r="V38" s="11" t="inlineStr">
+      <c r="P40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="R40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U40" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Newwestzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V40" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
-      <c r="W38" s="11" t="inlineStr">
-[...324 lines deleted...]
-      </c>
       <c r="W40" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 05:01 PM</t>
+            <t xml:space="preserve">29-10-2026 10:58 AM</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="44">
       <c r="A41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">AMC-2279043</t>
+            <t xml:space="preserve">AMC-2280547</t>
           </r>
         </is>
       </c>
       <c r="B41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC</t>
           </r>
         </is>
       </c>
       <c r="C41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1180</t>
+            <t xml:space="preserve">1177</t>
           </r>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">10.36.21.66 </t>
+            <t xml:space="preserve">10.36.21.42 </t>
           </r>
         </is>
       </c>
       <c r="E41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">FTTH Rajpur School 1 Switch AMC 1180 ( 10.36.21.66 )</t>
+            <t xml:space="preserve">Gomtipur School 2 Switch AMC 1177 ( 10.36.21.42 )</t>
           </r>
         </is>
       </c>
       <c r="F41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Open</t>
           </r>
         </is>
       </c>
       <c r="G41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Surveillance</t>
           </r>
         </is>
       </c>
       <c r="H41" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dlink Switch</t>
           </r>
         </is>
       </c>
       <c r="I41" s="11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16-9-2026 07:16 PM</t>
+            <t xml:space="preserve">29-10-2026 05:43 PM</t>
           </r>
         </is>
       </c>
       <c r="J41" s="11" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="P41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Eastzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W41" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">29-10-2026 12:45 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="42" customHeight="1" ht="44">
+      <c r="A42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280577</t>
+          </r>
+        </is>
+      </c>
+      <c r="B42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1157</t>
+          </r>
+        </is>
+      </c>
+      <c r="D42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.22.66 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">FTTH Nobal Nagar Guj 3 AMC 1157 ( 10.38.22.66 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 04:52 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J42" s="11" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Site Accessibility Issue</t>
           </r>
         </is>
       </c>
-      <c r="K41" s="11" t="inlineStr">
-[...27 lines deleted...]
-      <c r="O41" s="11" t="inlineStr">
+      <c r="K42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O42" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2</t>
           </r>
         </is>
       </c>
-      <c r="P41" s="11" t="inlineStr">
-[...34 lines deleted...]
-      <c r="U41" s="11" t="inlineStr">
+      <c r="P42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W42" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 03:01 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="44">
+      <c r="A43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280586</t>
+          </r>
+        </is>
+      </c>
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1539</t>
+          </r>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.34.28.202 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Kalupur Bridge Middelamc AMC 1539 ( 10.34.28.202 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rathyatra</t>
+          </r>
+        </is>
+      </c>
+      <c r="H43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 11:20 AM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="N43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centralzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W43" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">30-10-2026 06:45 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="44">
+      <c r="A44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280594</t>
+          </r>
+        </is>
+      </c>
+      <c r="B44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1048</t>
+          </r>
+        </is>
+      </c>
+      <c r="D44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.33.21.98 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Ellisbridge school-28 Switch AMC 1048 ( 10.33.21.98 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 12:58 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Site Accessibility Issue</t>
+          </r>
+        </is>
+      </c>
+      <c r="K44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="P44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Westzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W44" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 12:37 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="57">
+      <c r="A45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280596</t>
+          </r>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.23.34 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">FTTH School Pritampura GUJ 3 Switch AMC 1100 ( 10.38.23.34 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 01:13 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Site Accessibility Issue</t>
+          </r>
+        </is>
+      </c>
+      <c r="K45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="P45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W45" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 11:30 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="44">
+      <c r="A46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280598</t>
+          </r>
+        </is>
+      </c>
+      <c r="B46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">882</t>
+          </r>
+        </is>
+      </c>
+      <c r="D46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.30.26</t>
+          </r>
+        </is>
+      </c>
+      <c r="E46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MEGHANINAGAR POLICE ST. AMC 882 ( 10.38.30.26 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Police Station</t>
+          </r>
+        </is>
+      </c>
+      <c r="H46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 02:00 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Power Outage</t>
+          </r>
+        </is>
+      </c>
+      <c r="K46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="P46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W46" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 01:03 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="57">
+      <c r="A47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280602</t>
+          </r>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1155</t>
+          </r>
+        </is>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.22.50 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">FTTH Naroda Muthiya School No 1 AMC 1155 ( 10.38.22.50 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 02:41 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Site Accessibility Issue</t>
+          </r>
+        </is>
+      </c>
+      <c r="K47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">2</t>
+          </r>
+        </is>
+      </c>
+      <c r="P47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W47" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 11:30 AM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="44">
+      <c r="A48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280607</t>
+          </r>
+        </is>
+      </c>
+      <c r="B48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">798</t>
+          </r>
+        </is>
+      </c>
+      <c r="D48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.38.15.66 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Naroda Gam Circle Switch AMC 798 ( 10.38.15.66 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Primary Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 05:25 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC Maintenance Work</t>
+          </r>
+        </is>
+      </c>
+      <c r="K48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">9</t>
+          </r>
+        </is>
+      </c>
+      <c r="L48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="M48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">4</t>
+          </r>
+        </is>
+      </c>
+      <c r="P48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="R48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">1</t>
+          </r>
+        </is>
+      </c>
+      <c r="S48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Northzone</t>
+          </r>
+        </is>
+      </c>
+      <c r="V48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC 2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="W48" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 04:06 PM</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="44">
+      <c r="A49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC-2280609</t>
+          </r>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">AMC</t>
+          </r>
+        </is>
+      </c>
+      <c r="C49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">368</t>
+          </r>
+        </is>
+      </c>
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">10.36.32.122 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">WDS Nikol Lilanagar Switch AMC 368 ( 10.36.32.122 )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Open</t>
+          </r>
+        </is>
+      </c>
+      <c r="G49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Surveillance</t>
+          </r>
+        </is>
+      </c>
+      <c r="H49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dlink Switch</t>
+          </r>
+        </is>
+      </c>
+      <c r="I49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 06:06 PM</t>
+          </r>
+        </is>
+      </c>
+      <c r="J49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Site Accessibility Issue</t>
+          </r>
+        </is>
+      </c>
+      <c r="K49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="M49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="N49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="O49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">3</t>
+          </r>
+        </is>
+      </c>
+      <c r="P49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="Q49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="R49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="S49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="T49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">0</t>
+          </r>
+        </is>
+      </c>
+      <c r="U49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eastzone</t>
           </r>
         </is>
       </c>
-      <c r="V41" s="11" t="inlineStr">
+      <c r="V49" s="11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">AMC 2025</t>
           </r>
         </is>
       </c>
-      <c r="W41" s="11" t="inlineStr">
-[...2 lines deleted...]
-            <t xml:space="preserve">16-9-2026 12:55 PM</t>
+      <c r="W49" s="11" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">31-10-2026 05:15 PM</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.0" footer="0.0"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>