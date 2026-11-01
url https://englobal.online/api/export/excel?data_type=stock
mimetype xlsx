--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,91 +1,396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Stock Inventory" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Stock Inventory Details" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="15">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="001E293B"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <color rgb="000F172A"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <color rgb="00334155"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="0015803D"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <color rgb="00475569"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="00DC2626"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="000F172A"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="000F172A"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="004338CA"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <color rgb="0094A3B8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="0094A3B8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="004338CA"/>
+      <sz val="11"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="9">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="000F172A"/>
+        <bgColor rgb="000F172A"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="000284C7"/>
+        <bgColor rgb="000284C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFFFF"/>
+        <bgColor rgb="00FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F8FAFC"/>
+        <bgColor rgb="00F8FAFC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00E2E8F0"/>
+        <bgColor rgb="00E2E8F0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="001E1B4B"/>
+        <bgColor rgb="001E1B4B"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="004338CA"/>
+        <bgColor rgb="004338CA"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="00CBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="00CBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="00CBD5E1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="00CBD5E1"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="00CBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="00CBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="000F172A"/>
+      </top>
+      <bottom style="double">
+        <color rgb="000F172A"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="3" fontId="9" fillId="6" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="6" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -118,51 +423,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -410,1374 +715,3890 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:E58"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="1" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="24" customWidth="1" min="1" max="1"/>
+    <col width="34" customWidth="1" min="2" max="2"/>
+    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+  </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" t="inlineStr">
+    <row r="1" ht="36" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>ENTrack-MICS — Live Material Stock Inventory</t>
+        </is>
+      </c>
+      <c r="B1" s="2" t="n"/>
+      <c r="C1" s="2" t="n"/>
+      <c r="D1" s="2" t="n"/>
+      <c r="E1" s="2" t="n"/>
+    </row>
+    <row r="2" ht="26" customHeight="1">
+      <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Item Code</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
+      <c r="B2" s="3" t="inlineStr">
         <is>
           <t>Material Name</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr">
+      <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Unit</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A2" t="inlineStr">
+    </row>
+    <row r="3" ht="22" customHeight="1">
+      <c r="A3" s="4" t="inlineStr">
         <is>
           <t>MAT-006</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" s="5" t="inlineStr">
         <is>
           <t>ANPR Cameras</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" s="6" t="inlineStr">
         <is>
           <t>CAMERA</t>
         </is>
       </c>
-      <c r="D2" t="n">
+      <c r="D3" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="E3" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="22" customHeight="1">
+      <c r="A4" s="9" t="inlineStr">
+        <is>
+          <t>MAT-008</t>
+        </is>
+      </c>
+      <c r="B4" s="10" t="inlineStr">
+        <is>
+          <t>Cable Tie</t>
+        </is>
+      </c>
+      <c r="C4" s="11" t="inlineStr">
+        <is>
+          <t>Accessories</t>
+        </is>
+      </c>
+      <c r="D4" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="22" customHeight="1">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>MAT-030</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>Fiber Cable</t>
+        </is>
+      </c>
+      <c r="C5" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="D5" s="7" t="n">
+        <v>120</v>
+      </c>
+      <c r="E5" s="8" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="22" customHeight="1">
+      <c r="A6" s="9" t="inlineStr">
+        <is>
+          <t>MAT-031</t>
+        </is>
+      </c>
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>Fix Camera/Surveillance Camera</t>
+        </is>
+      </c>
+      <c r="C6" s="11" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="D6" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="E6" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>MAT-035</t>
+        </is>
+      </c>
+      <c r="B7" s="5" t="inlineStr">
+        <is>
+          <t>Housing</t>
+        </is>
+      </c>
+      <c r="C7" s="6" t="inlineStr">
+        <is>
+          <t>ENCLOSURE</t>
+        </is>
+      </c>
+      <c r="D7" s="7" t="n">
+        <v>23</v>
+      </c>
+      <c r="E7" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="22" customHeight="1">
+      <c r="A8" s="9" t="inlineStr">
+        <is>
+          <t>MAT-045</t>
+        </is>
+      </c>
+      <c r="B8" s="10" t="inlineStr">
+        <is>
+          <t>Motorized Camera</t>
+        </is>
+      </c>
+      <c r="C8" s="11" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="D8" s="14" t="n">
         <v>19</v>
       </c>
-      <c r="E2" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A3" t="inlineStr">
+      <c r="E8" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="22" customHeight="1">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MAT-048</t>
+        </is>
+      </c>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <t>MCB</t>
+        </is>
+      </c>
+      <c r="C9" s="6" t="inlineStr">
+        <is>
+          <t>ELECTRICAL</t>
+        </is>
+      </c>
+      <c r="D9" s="7" t="n">
+        <v>66</v>
+      </c>
+      <c r="E9" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="9" t="inlineStr">
+        <is>
+          <t>MAT-061</t>
+        </is>
+      </c>
+      <c r="B10" s="10" t="inlineStr">
+        <is>
+          <t>Adaptor</t>
+        </is>
+      </c>
+      <c r="C10" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D10" s="14" t="n">
+        <v>22</v>
+      </c>
+      <c r="E10" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="22" customHeight="1">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>MAT-064</t>
+        </is>
+      </c>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <t>PTZ Camera</t>
+        </is>
+      </c>
+      <c r="C11" s="6" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="n">
+        <v>78</v>
+      </c>
+      <c r="E11" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="22" customHeight="1">
+      <c r="A12" s="9" t="inlineStr">
+        <is>
+          <t>MAT-065</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>RJ45 Connector</t>
+        </is>
+      </c>
+      <c r="C12" s="11" t="inlineStr">
+        <is>
+          <t>CONNECTORS</t>
+        </is>
+      </c>
+      <c r="D12" s="14" t="n">
+        <v>14950</v>
+      </c>
+      <c r="E12" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="22" customHeight="1">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>MAT-066</t>
+        </is>
+      </c>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <t>RLVD Camera</t>
+        </is>
+      </c>
+      <c r="C13" s="6" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="D13" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="22" customHeight="1">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>MAT-067</t>
+        </is>
+      </c>
+      <c r="B14" s="10" t="inlineStr">
+        <is>
+          <t>SFP</t>
+        </is>
+      </c>
+      <c r="C14" s="11" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="D14" s="14" t="n">
+        <v>7</v>
+      </c>
+      <c r="E14" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="22" customHeight="1">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MAT-068</t>
+        </is>
+      </c>
+      <c r="B15" s="5" t="inlineStr">
+        <is>
+          <t>SMPS</t>
+        </is>
+      </c>
+      <c r="C15" s="6" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D15" s="7" t="n">
+        <v>40</v>
+      </c>
+      <c r="E15" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="22" customHeight="1">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
+          <t>MAT-069</t>
+        </is>
+      </c>
+      <c r="B16" s="10" t="inlineStr">
+        <is>
+          <t>Steel Ring</t>
+        </is>
+      </c>
+      <c r="C16" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D16" s="14" t="n">
+        <v>1196</v>
+      </c>
+      <c r="E16" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="22" customHeight="1">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>MAT-072</t>
+        </is>
+      </c>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <t>Switch Outdoor</t>
+        </is>
+      </c>
+      <c r="C17" s="6" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="D17" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="22" customHeight="1">
+      <c r="A18" s="9" t="inlineStr">
+        <is>
+          <t>MAT-075</t>
+        </is>
+      </c>
+      <c r="B18" s="10" t="inlineStr">
+        <is>
+          <t>VGA cable</t>
+        </is>
+      </c>
+      <c r="C18" s="11" t="inlineStr">
+        <is>
+          <t>Cabling</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="13" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="22" customHeight="1">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>MAT-080</t>
+        </is>
+      </c>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <t>Cat 6 Cable</t>
+        </is>
+      </c>
+      <c r="C19" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="D19" s="7" t="n">
+        <v>11442</v>
+      </c>
+      <c r="E19" s="8" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="22" customHeight="1">
+      <c r="A20" s="9" t="inlineStr">
+        <is>
+          <t>MAT-081</t>
+        </is>
+      </c>
+      <c r="B20" s="10" t="inlineStr">
+        <is>
+          <t>Wi-Fi</t>
+        </is>
+      </c>
+      <c r="C20" s="11" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="D20" s="14" t="n">
+        <v>11</v>
+      </c>
+      <c r="E20" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="22" customHeight="1">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>MAT-082</t>
+        </is>
+      </c>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <t>Poles</t>
+        </is>
+      </c>
+      <c r="C21" s="6" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D21" s="7" t="n">
+        <v>107</v>
+      </c>
+      <c r="E21" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="22" customHeight="1">
+      <c r="A22" s="9" t="inlineStr">
+        <is>
+          <t>MAT-083</t>
+        </is>
+      </c>
+      <c r="B22" s="10" t="inlineStr">
+        <is>
+          <t>6U Racks</t>
+        </is>
+      </c>
+      <c r="C22" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D22" s="14" t="n">
+        <v>99</v>
+      </c>
+      <c r="E22" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="22" customHeight="1">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>MAT-084</t>
+        </is>
+      </c>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <t>Switch Indoor</t>
+        </is>
+      </c>
+      <c r="C23" s="6" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="D23" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E23" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="22" customHeight="1">
+      <c r="A24" s="9" t="inlineStr">
+        <is>
+          <t>MAT-085</t>
+        </is>
+      </c>
+      <c r="B24" s="10" t="inlineStr">
+        <is>
+          <t>Power Cable</t>
+        </is>
+      </c>
+      <c r="C24" s="11" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="D24" s="14" t="n">
+        <v>2245</v>
+      </c>
+      <c r="E24" s="13" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="22" customHeight="1">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
+          <t>MAT-087</t>
+        </is>
+      </c>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <t>JB POLE MOUNT</t>
+        </is>
+      </c>
+      <c r="C25" s="6" t="inlineStr">
+        <is>
+          <t>ENCLOSURE</t>
+        </is>
+      </c>
+      <c r="D25" s="7" t="n">
+        <v>75</v>
+      </c>
+      <c r="E25" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="22" customHeight="1">
+      <c r="A26" s="9" t="inlineStr">
+        <is>
+          <t>MAT-088</t>
+        </is>
+      </c>
+      <c r="B26" s="10" t="inlineStr">
+        <is>
+          <t>Stands</t>
+        </is>
+      </c>
+      <c r="C26" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D26" s="14" t="n">
+        <v>360</v>
+      </c>
+      <c r="E26" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="22" customHeight="1">
+      <c r="A27" s="4" t="inlineStr">
+        <is>
+          <t>MAT-089</t>
+        </is>
+      </c>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <t>IR ILLUMINATOR</t>
+        </is>
+      </c>
+      <c r="C27" s="6" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="D27" s="7" t="n">
+        <v>254</v>
+      </c>
+      <c r="E27" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="22" customHeight="1">
+      <c r="A28" s="9" t="inlineStr">
+        <is>
+          <t>MAT-091</t>
+        </is>
+      </c>
+      <c r="B28" s="10" t="inlineStr">
+        <is>
+          <t>Rodo Meter</t>
+        </is>
+      </c>
+      <c r="C28" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D28" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="E28" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="22" customHeight="1">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>MAT-092</t>
+        </is>
+      </c>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <t>VMD-SMPS</t>
+        </is>
+      </c>
+      <c r="C29" s="6" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D29" s="7" t="n">
+        <v>48</v>
+      </c>
+      <c r="E29" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="22" customHeight="1">
+      <c r="A30" s="9" t="inlineStr">
+        <is>
+          <t>MAT-093</t>
+        </is>
+      </c>
+      <c r="B30" s="10" t="inlineStr">
+        <is>
+          <t>Power Strip</t>
+        </is>
+      </c>
+      <c r="C30" s="11" t="inlineStr">
+        <is>
+          <t>ELECTRICAL</t>
+        </is>
+      </c>
+      <c r="D30" s="14" t="n">
+        <v>32</v>
+      </c>
+      <c r="E30" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="22" customHeight="1">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>MAT-094</t>
+        </is>
+      </c>
+      <c r="B31" s="5" t="inlineStr">
+        <is>
+          <t>VMD - Tile</t>
+        </is>
+      </c>
+      <c r="C31" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D31" s="7" t="n">
+        <v>10</v>
+      </c>
+      <c r="E31" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="22" customHeight="1">
+      <c r="A32" s="9" t="inlineStr">
+        <is>
+          <t>MAT-095</t>
+        </is>
+      </c>
+      <c r="B32" s="10" t="inlineStr">
+        <is>
+          <t>IoT Gateway</t>
+        </is>
+      </c>
+      <c r="C32" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D32" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="E32" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="22" customHeight="1">
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>MAT-096</t>
+        </is>
+      </c>
+      <c r="B33" s="5" t="inlineStr">
+        <is>
+          <t>Tape Roll</t>
+        </is>
+      </c>
+      <c r="C33" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D33" s="7" t="n">
+        <v>1094</v>
+      </c>
+      <c r="E33" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="22" customHeight="1">
+      <c r="A34" s="9" t="inlineStr">
+        <is>
+          <t>MAT-097</t>
+        </is>
+      </c>
+      <c r="B34" s="10" t="inlineStr">
+        <is>
+          <t>VMD-MCB</t>
+        </is>
+      </c>
+      <c r="C34" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D34" s="14" t="n">
+        <v>24</v>
+      </c>
+      <c r="E34" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="22" customHeight="1">
+      <c r="A35" s="4" t="inlineStr">
+        <is>
+          <t>MAT-098</t>
+        </is>
+      </c>
+      <c r="B35" s="5" t="inlineStr">
+        <is>
+          <t>VMD-RCCB</t>
+        </is>
+      </c>
+      <c r="C35" s="6" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D35" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="E35" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="22" customHeight="1">
+      <c r="A36" s="9" t="inlineStr">
+        <is>
+          <t>MAT-099</t>
+        </is>
+      </c>
+      <c r="B36" s="10" t="inlineStr">
+        <is>
+          <t>3 Pin Plug</t>
+        </is>
+      </c>
+      <c r="C36" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D36" s="14" t="n">
+        <v>150</v>
+      </c>
+      <c r="E36" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="22" customHeight="1">
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>MAT-100</t>
+        </is>
+      </c>
+      <c r="B37" s="5" t="inlineStr">
+        <is>
+          <t>AP Cisco Outdoor</t>
+        </is>
+      </c>
+      <c r="C37" s="6" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="D37" s="7" t="n">
+        <v>22</v>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="22" customHeight="1">
+      <c r="A38" s="9" t="inlineStr">
+        <is>
+          <t>MAT-101</t>
+        </is>
+      </c>
+      <c r="B38" s="10" t="inlineStr">
+        <is>
+          <t>Router Cisco</t>
+        </is>
+      </c>
+      <c r="C38" s="11" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="D38" s="14" t="n">
+        <v>40</v>
+      </c>
+      <c r="E38" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="22" customHeight="1">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
+          <t>MAT-102</t>
+        </is>
+      </c>
+      <c r="B39" s="5" t="inlineStr">
+        <is>
+          <t>Mouse</t>
+        </is>
+      </c>
+      <c r="C39" s="6" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="D39" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="E39" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="22" customHeight="1">
+      <c r="A40" s="9" t="inlineStr">
+        <is>
+          <t>MAT-103</t>
+        </is>
+      </c>
+      <c r="B40" s="10" t="inlineStr">
+        <is>
+          <t>3 Pin Top</t>
+        </is>
+      </c>
+      <c r="C40" s="11" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="D40" s="14" t="n">
+        <v>164</v>
+      </c>
+      <c r="E40" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="22" customHeight="1">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>MAT-104</t>
+        </is>
+      </c>
+      <c r="B41" s="5" t="inlineStr">
+        <is>
+          <t>Speakers</t>
+        </is>
+      </c>
+      <c r="C41" s="6" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="D41" s="7" t="n">
+        <v>16</v>
+      </c>
+      <c r="E41" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="22" customHeight="1">
+      <c r="A42" s="9" t="inlineStr">
+        <is>
+          <t>MAT-105</t>
+        </is>
+      </c>
+      <c r="B42" s="10" t="inlineStr">
+        <is>
+          <t>Controller</t>
+        </is>
+      </c>
+      <c r="C42" s="11" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="D42" s="14" t="n">
+        <v>4</v>
+      </c>
+      <c r="E42" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="22" customHeight="1">
+      <c r="A43" s="4" t="inlineStr">
+        <is>
+          <t>MAT-106</t>
+        </is>
+      </c>
+      <c r="B43" s="5" t="inlineStr">
+        <is>
+          <t>Video Wall Controller</t>
+        </is>
+      </c>
+      <c r="C43" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D43" s="7" t="n">
+        <v>4</v>
+      </c>
+      <c r="E43" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="22" customHeight="1">
+      <c r="A44" s="9" t="inlineStr">
+        <is>
+          <t>MAT-107</t>
+        </is>
+      </c>
+      <c r="B44" s="10" t="inlineStr">
+        <is>
+          <t>EXTENSION  BOARD</t>
+        </is>
+      </c>
+      <c r="C44" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="D44" s="14" t="n">
+        <v>31</v>
+      </c>
+      <c r="E44" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="22" customHeight="1">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
+          <t>MAT-108</t>
+        </is>
+      </c>
+      <c r="B45" s="5" t="inlineStr">
+        <is>
+          <t>LADDER</t>
+        </is>
+      </c>
+      <c r="C45" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D45" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E45" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="22" customHeight="1">
+      <c r="A46" s="9" t="inlineStr">
+        <is>
+          <t>MAT-109</t>
+        </is>
+      </c>
+      <c r="B46" s="10" t="inlineStr">
+        <is>
+          <t>Drill Machine</t>
+        </is>
+      </c>
+      <c r="C46" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D46" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="E46" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="22" customHeight="1">
+      <c r="A47" s="4" t="inlineStr">
+        <is>
+          <t>MAT-110</t>
+        </is>
+      </c>
+      <c r="B47" s="5" t="inlineStr">
+        <is>
+          <t>NVR</t>
+        </is>
+      </c>
+      <c r="C47" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D47" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E47" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="22" customHeight="1">
+      <c r="A48" s="9" t="inlineStr">
+        <is>
+          <t>MAT-111</t>
+        </is>
+      </c>
+      <c r="B48" s="10" t="inlineStr">
+        <is>
+          <t>Chairs</t>
+        </is>
+      </c>
+      <c r="C48" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D48" s="14" t="n">
+        <v>4</v>
+      </c>
+      <c r="E48" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="22" customHeight="1">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>MAT-112</t>
+        </is>
+      </c>
+      <c r="B49" s="5" t="inlineStr">
+        <is>
+          <t>Table</t>
+        </is>
+      </c>
+      <c r="C49" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D49" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E49" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="22" customHeight="1">
+      <c r="A50" s="9" t="inlineStr">
+        <is>
+          <t>MAT-113</t>
+        </is>
+      </c>
+      <c r="B50" s="10" t="inlineStr">
+        <is>
+          <t>Stool</t>
+        </is>
+      </c>
+      <c r="C50" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D50" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="E50" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="22" customHeight="1">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>MAT-114</t>
+        </is>
+      </c>
+      <c r="B51" s="5" t="inlineStr">
+        <is>
+          <t>PC POWER COOD CABLE</t>
+        </is>
+      </c>
+      <c r="C51" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="D51" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="E51" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="22" customHeight="1">
+      <c r="A52" s="9" t="inlineStr">
+        <is>
+          <t>MAT-115</t>
+        </is>
+      </c>
+      <c r="B52" s="10" t="inlineStr">
+        <is>
+          <t>HDMI</t>
+        </is>
+      </c>
+      <c r="C52" s="11" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="D52" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="E52" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="22" customHeight="1">
+      <c r="A53" s="4" t="inlineStr">
+        <is>
+          <t>MAT-116</t>
+        </is>
+      </c>
+      <c r="B53" s="5" t="inlineStr">
+        <is>
+          <t>VMD-Power Cable</t>
+        </is>
+      </c>
+      <c r="C53" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="D53" s="7" t="n">
+        <v>350</v>
+      </c>
+      <c r="E53" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="22" customHeight="1">
+      <c r="A54" s="9" t="inlineStr">
+        <is>
+          <t>MAT-117</t>
+        </is>
+      </c>
+      <c r="B54" s="10" t="inlineStr">
+        <is>
+          <t>SIN BOARD</t>
+        </is>
+      </c>
+      <c r="C54" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="D54" s="14" t="n">
+        <v>1700</v>
+      </c>
+      <c r="E54" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="22" customHeight="1">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>MAT-118</t>
+        </is>
+      </c>
+      <c r="B55" s="5" t="inlineStr">
+        <is>
+          <t>NETWORK RACKS</t>
+        </is>
+      </c>
+      <c r="C55" s="6" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D55" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E55" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="22" customHeight="1">
+      <c r="A56" s="9" t="inlineStr">
+        <is>
+          <t>MAT-119</t>
+        </is>
+      </c>
+      <c r="B56" s="10" t="inlineStr">
+        <is>
+          <t>STABILIZER</t>
+        </is>
+      </c>
+      <c r="C56" s="11" t="inlineStr">
+        <is>
+          <t>ELECTRICAL</t>
+        </is>
+      </c>
+      <c r="D56" s="14" t="n">
+        <v>98</v>
+      </c>
+      <c r="E56" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="22" customHeight="1">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>MAT-120</t>
+        </is>
+      </c>
+      <c r="B57" s="5" t="inlineStr">
+        <is>
+          <t>VMD-MODULE</t>
+        </is>
+      </c>
+      <c r="C57" s="6" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="D57" s="7" t="n">
+        <v>170</v>
+      </c>
+      <c r="E57" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="26" customHeight="1">
+      <c r="A58" s="16" t="inlineStr">
+        <is>
+          <t>TOTAL (55 Materials)</t>
+        </is>
+      </c>
+      <c r="B58" s="17" t="n"/>
+      <c r="C58" s="17" t="n"/>
+      <c r="D58" s="18" t="n">
+        <v>35111</v>
+      </c>
+      <c r="E58" s="17" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A58:C58"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H74"/>
+  <sheetViews>
+    <sheetView showGridLines="1" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="43" customWidth="1" min="1" max="1"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
+    <col width="34" customWidth="1" min="3" max="3"/>
+    <col width="28" customWidth="1" min="4" max="4"/>
+    <col width="32" customWidth="1" min="5" max="5"/>
+    <col width="16" customWidth="1" min="6" max="6"/>
+    <col width="15" customWidth="1" min="7" max="7"/>
+    <col width="26" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="36" customHeight="1">
+      <c r="A1" s="19" t="inlineStr">
+        <is>
+          <t>ENTrack-MICS — Stock Inventory Details (Series &amp; Model Breakdown)</t>
+        </is>
+      </c>
+      <c r="B1" s="20" t="n"/>
+      <c r="C1" s="20" t="n"/>
+      <c r="D1" s="20" t="n"/>
+      <c r="E1" s="20" t="n"/>
+      <c r="F1" s="20" t="n"/>
+      <c r="G1" s="20" t="n"/>
+      <c r="H1" s="20" t="n"/>
+    </row>
+    <row r="2" ht="28" customHeight="1">
+      <c r="A2" s="21" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="B2" s="21" t="inlineStr">
+        <is>
+          <t>Item Code</t>
+        </is>
+      </c>
+      <c r="C2" s="21" t="inlineStr">
+        <is>
+          <t>Material Name</t>
+        </is>
+      </c>
+      <c r="D2" s="21" t="inlineStr">
+        <is>
+          <t>Series/Model</t>
+        </is>
+      </c>
+      <c r="E2" s="21" t="inlineStr">
+        <is>
+          <t>Qnty (Series and Model wise)</t>
+        </is>
+      </c>
+      <c r="F2" s="21" t="inlineStr">
+        <is>
+          <t>Total Qnty</t>
+        </is>
+      </c>
+      <c r="G2" s="21" t="inlineStr">
+        <is>
+          <t>Unit</t>
+        </is>
+      </c>
+      <c r="H2" s="21" t="inlineStr">
+        <is>
+          <t>Number of Series/Model</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="22" customHeight="1">
+      <c r="A3" s="22" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="B3" s="23" t="inlineStr">
+        <is>
+          <t>MAT-006</t>
+        </is>
+      </c>
+      <c r="C3" s="24" t="inlineStr">
+        <is>
+          <t>ANPR Cameras</t>
+        </is>
+      </c>
+      <c r="D3" s="25" t="inlineStr">
+        <is>
+          <t>SIP-20EH5W-BO4</t>
+        </is>
+      </c>
+      <c r="E3" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="F3" s="27" t="n">
+        <v>6</v>
+      </c>
+      <c r="G3" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H3" s="29" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" ht="22" customHeight="1">
+      <c r="A4" s="30" t="n"/>
+      <c r="B4" s="30" t="n"/>
+      <c r="C4" s="30" t="n"/>
+      <c r="D4" s="25" t="inlineStr">
+        <is>
+          <t>SIP-20EH4W-BO2</t>
+        </is>
+      </c>
+      <c r="E4" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" s="30" t="n"/>
+      <c r="G4" s="30" t="n"/>
+      <c r="H4" s="30" t="n"/>
+    </row>
+    <row r="5" ht="22" customHeight="1">
+      <c r="A5" s="11" t="inlineStr">
+        <is>
+          <t>Accessories</t>
+        </is>
+      </c>
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>MAT-008</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="C5" s="32" t="inlineStr">
         <is>
           <t>Cable Tie</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D3" t="n">
+      <c r="D5" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E5" s="34" t="n">
         <v>0</v>
       </c>
-      <c r="E3" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D4" t="n">
+      <c r="F5" s="35" t="n">
         <v>0</v>
       </c>
-      <c r="E4" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A5" t="inlineStr">
+      <c r="G5" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H5" s="36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" ht="22" customHeight="1">
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="inlineStr">
         <is>
           <t>MAT-030</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="C6" s="37" t="inlineStr">
         <is>
           <t>Fiber Cable</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="D6" s="25" t="inlineStr">
+        <is>
+          <t>6F Fiber Cable</t>
+        </is>
+      </c>
+      <c r="E6" s="26" t="n">
+        <v>120</v>
+      </c>
+      <c r="F6" s="38" t="n">
+        <v>120</v>
+      </c>
+      <c r="G6" s="8" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+      <c r="H6" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="11" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="B7" s="9" t="inlineStr">
+        <is>
+          <t>MAT-031</t>
+        </is>
+      </c>
+      <c r="C7" s="32" t="inlineStr">
+        <is>
+          <t>Fix Camera/Surveillance Camera</t>
+        </is>
+      </c>
+      <c r="D7" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E7" s="40" t="n">
+        <v>2</v>
+      </c>
+      <c r="F7" s="35" t="n">
+        <v>2</v>
+      </c>
+      <c r="G7" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H7" s="36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" ht="22" customHeight="1">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>ENCLOSURE</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>MAT-035</t>
+        </is>
+      </c>
+      <c r="C8" s="37" t="inlineStr">
+        <is>
+          <t>Housing</t>
+        </is>
+      </c>
+      <c r="D8" s="25" t="inlineStr">
+        <is>
+          <t>Camera Housing</t>
+        </is>
+      </c>
+      <c r="E8" s="26" t="n">
+        <v>19</v>
+      </c>
+      <c r="F8" s="38" t="n">
+        <v>19</v>
+      </c>
+      <c r="G8" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H8" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" ht="22" customHeight="1">
+      <c r="A9" s="11" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="B9" s="9" t="inlineStr">
+        <is>
+          <t>MAT-045</t>
+        </is>
+      </c>
+      <c r="C9" s="32" t="inlineStr">
+        <is>
+          <t>Motorized Camera</t>
+        </is>
+      </c>
+      <c r="D9" s="41" t="inlineStr">
+        <is>
+          <t>SIP-CB203S</t>
+        </is>
+      </c>
+      <c r="E9" s="40" t="n">
+        <v>19</v>
+      </c>
+      <c r="F9" s="35" t="n">
+        <v>19</v>
+      </c>
+      <c r="G9" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H9" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="22" t="inlineStr">
+        <is>
+          <t>ELECTRICAL</t>
+        </is>
+      </c>
+      <c r="B10" s="23" t="inlineStr">
+        <is>
+          <t>MAT-048</t>
+        </is>
+      </c>
+      <c r="C10" s="24" t="inlineStr">
+        <is>
+          <t>MCB</t>
+        </is>
+      </c>
+      <c r="D10" s="25" t="inlineStr">
+        <is>
+          <t>16A MCB DP</t>
+        </is>
+      </c>
+      <c r="E10" s="26" t="n">
+        <v>24</v>
+      </c>
+      <c r="F10" s="27" t="n">
+        <v>60</v>
+      </c>
+      <c r="G10" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H10" s="29" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" ht="22" customHeight="1">
+      <c r="A11" s="30" t="n"/>
+      <c r="B11" s="30" t="n"/>
+      <c r="C11" s="30" t="n"/>
+      <c r="D11" s="25" t="inlineStr">
+        <is>
+          <t>25A MCB DP</t>
+        </is>
+      </c>
+      <c r="E11" s="26" t="n">
+        <v>12</v>
+      </c>
+      <c r="F11" s="30" t="n"/>
+      <c r="G11" s="30" t="n"/>
+      <c r="H11" s="30" t="n"/>
+    </row>
+    <row r="12" ht="22" customHeight="1">
+      <c r="A12" s="30" t="n"/>
+      <c r="B12" s="30" t="n"/>
+      <c r="C12" s="30" t="n"/>
+      <c r="D12" s="25" t="inlineStr">
+        <is>
+          <t>64A MCB DP</t>
+        </is>
+      </c>
+      <c r="E12" s="26" t="n">
+        <v>24</v>
+      </c>
+      <c r="F12" s="30" t="n"/>
+      <c r="G12" s="30" t="n"/>
+      <c r="H12" s="30" t="n"/>
+    </row>
+    <row r="13" ht="22" customHeight="1">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="B13" s="9" t="inlineStr">
+        <is>
+          <t>MAT-061</t>
+        </is>
+      </c>
+      <c r="C13" s="32" t="inlineStr">
+        <is>
+          <t>Adaptor</t>
+        </is>
+      </c>
+      <c r="D13" s="41" t="inlineStr">
+        <is>
+          <t>PTZ DC Adaptor 24 Volt</t>
+        </is>
+      </c>
+      <c r="E13" s="40" t="n">
+        <v>22</v>
+      </c>
+      <c r="F13" s="35" t="n">
+        <v>22</v>
+      </c>
+      <c r="G13" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H13" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" ht="22" customHeight="1">
+      <c r="A14" s="22" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="B14" s="23" t="inlineStr">
+        <is>
+          <t>MAT-064</t>
+        </is>
+      </c>
+      <c r="C14" s="24" t="inlineStr">
+        <is>
+          <t>PTZ Camera</t>
+        </is>
+      </c>
+      <c r="D14" s="25" t="inlineStr">
+        <is>
+          <t>Hi Focus</t>
+        </is>
+      </c>
+      <c r="E14" s="26" t="n">
+        <v>17</v>
+      </c>
+      <c r="F14" s="27" t="n">
+        <v>78</v>
+      </c>
+      <c r="G14" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H14" s="29" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" ht="22" customHeight="1">
+      <c r="A15" s="30" t="n"/>
+      <c r="B15" s="30" t="n"/>
+      <c r="C15" s="30" t="n"/>
+      <c r="D15" s="25" t="inlineStr">
+        <is>
+          <t>Secura</t>
+        </is>
+      </c>
+      <c r="E15" s="26" t="n">
+        <v>58</v>
+      </c>
+      <c r="F15" s="30" t="n"/>
+      <c r="G15" s="30" t="n"/>
+      <c r="H15" s="30" t="n"/>
+    </row>
+    <row r="16" ht="22" customHeight="1">
+      <c r="A16" s="30" t="n"/>
+      <c r="B16" s="30" t="n"/>
+      <c r="C16" s="30" t="n"/>
+      <c r="D16" s="25" t="inlineStr">
+        <is>
+          <t>PTZ UNV</t>
+        </is>
+      </c>
+      <c r="E16" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="F16" s="30" t="n"/>
+      <c r="G16" s="30" t="n"/>
+      <c r="H16" s="30" t="n"/>
+    </row>
+    <row r="17" ht="22" customHeight="1">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>CONNECTORS</t>
+        </is>
+      </c>
+      <c r="B17" s="9" t="inlineStr">
+        <is>
+          <t>MAT-065</t>
+        </is>
+      </c>
+      <c r="C17" s="32" t="inlineStr">
+        <is>
+          <t>RJ45 Connector</t>
+        </is>
+      </c>
+      <c r="D17" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E17" s="40" t="n">
+        <v>14950</v>
+      </c>
+      <c r="F17" s="35" t="n">
+        <v>14950</v>
+      </c>
+      <c r="G17" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H17" s="36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" ht="22" customHeight="1">
+      <c r="A18" s="6" t="inlineStr">
+        <is>
+          <t>CAMERA</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>MAT-066</t>
+        </is>
+      </c>
+      <c r="C18" s="37" t="inlineStr">
+        <is>
+          <t>RLVD Camera</t>
+        </is>
+      </c>
+      <c r="D18" s="25" t="inlineStr">
+        <is>
+          <t>SIP-120EH5-BO5S</t>
+        </is>
+      </c>
+      <c r="E18" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="38" t="n">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H18" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" ht="22" customHeight="1">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="B19" s="9" t="inlineStr">
+        <is>
+          <t>MAT-067</t>
+        </is>
+      </c>
+      <c r="C19" s="32" t="inlineStr">
+        <is>
+          <t>SFP</t>
+        </is>
+      </c>
+      <c r="D19" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E19" s="40" t="n">
+        <v>7</v>
+      </c>
+      <c r="F19" s="35" t="n">
+        <v>7</v>
+      </c>
+      <c r="G19" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H19" s="36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" ht="22" customHeight="1">
+      <c r="A20" s="6" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="inlineStr">
+        <is>
+          <t>MAT-068</t>
+        </is>
+      </c>
+      <c r="C20" s="37" t="inlineStr">
+        <is>
+          <t>SMPS</t>
+        </is>
+      </c>
+      <c r="D20" s="25" t="inlineStr">
+        <is>
+          <t>Syrotech 48V 5A</t>
+        </is>
+      </c>
+      <c r="E20" s="26" t="n">
+        <v>40</v>
+      </c>
+      <c r="F20" s="38" t="n">
+        <v>40</v>
+      </c>
+      <c r="G20" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H20" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" ht="22" customHeight="1">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B21" s="9" t="inlineStr">
+        <is>
+          <t>MAT-069</t>
+        </is>
+      </c>
+      <c r="C21" s="32" t="inlineStr">
+        <is>
+          <t>Steel Ring</t>
+        </is>
+      </c>
+      <c r="D21" s="41" t="inlineStr">
+        <is>
+          <t>GI</t>
+        </is>
+      </c>
+      <c r="E21" s="40" t="n">
+        <v>1196</v>
+      </c>
+      <c r="F21" s="35" t="n">
+        <v>1196</v>
+      </c>
+      <c r="G21" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H21" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" ht="22" customHeight="1">
+      <c r="A22" s="22" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="B22" s="23" t="inlineStr">
+        <is>
+          <t>MAT-072</t>
+        </is>
+      </c>
+      <c r="C22" s="24" t="inlineStr">
+        <is>
+          <t>Switch Outdoor</t>
+        </is>
+      </c>
+      <c r="D22" s="25" t="inlineStr">
+        <is>
+          <t>Syrotech</t>
+        </is>
+      </c>
+      <c r="E22" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" s="27" t="n">
+        <v>0</v>
+      </c>
+      <c r="G22" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H22" s="29" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" ht="22" customHeight="1">
+      <c r="A23" s="30" t="n"/>
+      <c r="B23" s="30" t="n"/>
+      <c r="C23" s="30" t="n"/>
+      <c r="D23" s="25" t="inlineStr">
+        <is>
+          <t>DLink</t>
+        </is>
+      </c>
+      <c r="E23" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F23" s="30" t="n"/>
+      <c r="G23" s="30" t="n"/>
+      <c r="H23" s="30" t="n"/>
+    </row>
+    <row r="24" ht="22" customHeight="1">
+      <c r="A24" s="11" t="inlineStr">
+        <is>
+          <t>Cabling</t>
+        </is>
+      </c>
+      <c r="B24" s="9" t="inlineStr">
+        <is>
+          <t>MAT-075</t>
+        </is>
+      </c>
+      <c r="C24" s="32" t="inlineStr">
+        <is>
+          <t>VGA cable</t>
+        </is>
+      </c>
+      <c r="D24" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E24" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" s="35" t="n">
+        <v>0</v>
+      </c>
+      <c r="G24" s="13" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+      <c r="H24" s="36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" ht="22" customHeight="1">
+      <c r="A25" s="6" t="inlineStr">
         <is>
           <t>CABLING</t>
         </is>
       </c>
-      <c r="D5" t="n">
-[...2 lines deleted...]
-      <c r="E5" t="inlineStr">
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>MAT-080</t>
+        </is>
+      </c>
+      <c r="C25" s="37" t="inlineStr">
+        <is>
+          <t>Cat 6 Cable</t>
+        </is>
+      </c>
+      <c r="D25" s="25" t="inlineStr">
+        <is>
+          <t>UTP Outdoor Voltac</t>
+        </is>
+      </c>
+      <c r="E25" s="26" t="n">
+        <v>11382</v>
+      </c>
+      <c r="F25" s="38" t="n">
+        <v>11382</v>
+      </c>
+      <c r="G25" s="8" t="inlineStr">
         <is>
           <t>Meter</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
-[...46 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="H25" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" ht="22" customHeight="1">
+      <c r="A26" s="11" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="B26" s="9" t="inlineStr">
+        <is>
+          <t>MAT-081</t>
+        </is>
+      </c>
+      <c r="C26" s="32" t="inlineStr">
+        <is>
+          <t>Wi-Fi</t>
+        </is>
+      </c>
+      <c r="D26" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E26" s="40" t="n">
+        <v>11</v>
+      </c>
+      <c r="F26" s="35" t="n">
+        <v>11</v>
+      </c>
+      <c r="G26" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H26" s="36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" ht="22" customHeight="1">
+      <c r="A27" s="22" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B27" s="23" t="inlineStr">
+        <is>
+          <t>MAT-082</t>
+        </is>
+      </c>
+      <c r="C27" s="24" t="inlineStr">
+        <is>
+          <t>Poles</t>
+        </is>
+      </c>
+      <c r="D27" s="25" t="inlineStr">
+        <is>
+          <t>6 Meter Pole</t>
+        </is>
+      </c>
+      <c r="E27" s="26" t="n">
+        <v>75</v>
+      </c>
+      <c r="F27" s="27" t="n">
+        <v>107</v>
+      </c>
+      <c r="G27" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H27" s="29" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" ht="22" customHeight="1">
+      <c r="A28" s="30" t="n"/>
+      <c r="B28" s="30" t="n"/>
+      <c r="C28" s="30" t="n"/>
+      <c r="D28" s="25" t="inlineStr">
+        <is>
+          <t>6x8 Meter L Type Pole</t>
+        </is>
+      </c>
+      <c r="E28" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="F28" s="30" t="n"/>
+      <c r="G28" s="30" t="n"/>
+      <c r="H28" s="30" t="n"/>
+    </row>
+    <row r="29" ht="22" customHeight="1">
+      <c r="A29" s="30" t="n"/>
+      <c r="B29" s="30" t="n"/>
+      <c r="C29" s="30" t="n"/>
+      <c r="D29" s="25" t="inlineStr">
+        <is>
+          <t>14 Meter Gantry</t>
+        </is>
+      </c>
+      <c r="E29" s="26" t="n">
+        <v>15</v>
+      </c>
+      <c r="F29" s="30" t="n"/>
+      <c r="G29" s="30" t="n"/>
+      <c r="H29" s="30" t="n"/>
+    </row>
+    <row r="30" ht="22" customHeight="1">
+      <c r="A30" s="30" t="n"/>
+      <c r="B30" s="30" t="n"/>
+      <c r="C30" s="30" t="n"/>
+      <c r="D30" s="25" t="inlineStr">
+        <is>
+          <t>12 Meter Gantry</t>
+        </is>
+      </c>
+      <c r="E30" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="F30" s="30" t="n"/>
+      <c r="G30" s="30" t="n"/>
+      <c r="H30" s="30" t="n"/>
+    </row>
+    <row r="31" ht="22" customHeight="1">
+      <c r="A31" s="30" t="n"/>
+      <c r="B31" s="30" t="n"/>
+      <c r="C31" s="30" t="n"/>
+      <c r="D31" s="25" t="inlineStr">
+        <is>
+          <t>16 Meter Gantry</t>
+        </is>
+      </c>
+      <c r="E31" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="F31" s="30" t="n"/>
+      <c r="G31" s="30" t="n"/>
+      <c r="H31" s="30" t="n"/>
+    </row>
+    <row r="32" ht="22" customHeight="1">
+      <c r="A32" s="30" t="n"/>
+      <c r="B32" s="30" t="n"/>
+      <c r="C32" s="30" t="n"/>
+      <c r="D32" s="25" t="inlineStr">
+        <is>
+          <t>18 Meter Gantry</t>
+        </is>
+      </c>
+      <c r="E32" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="F32" s="30" t="n"/>
+      <c r="G32" s="30" t="n"/>
+      <c r="H32" s="30" t="n"/>
+    </row>
+    <row r="33" ht="22" customHeight="1">
+      <c r="A33" s="30" t="n"/>
+      <c r="B33" s="30" t="n"/>
+      <c r="C33" s="30" t="n"/>
+      <c r="D33" s="25" t="inlineStr">
+        <is>
+          <t>6*6 L Type Pole</t>
+        </is>
+      </c>
+      <c r="E33" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="F33" s="30" t="n"/>
+      <c r="G33" s="30" t="n"/>
+      <c r="H33" s="30" t="n"/>
+    </row>
+    <row r="34" ht="22" customHeight="1">
+      <c r="A34" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B34" s="9" t="inlineStr">
+        <is>
+          <t>MAT-083</t>
+        </is>
+      </c>
+      <c r="C34" s="32" t="inlineStr">
+        <is>
+          <t>6U Racks</t>
+        </is>
+      </c>
+      <c r="D34" s="41" t="inlineStr">
+        <is>
+          <t>6U Racks</t>
+        </is>
+      </c>
+      <c r="E34" s="40" t="n">
+        <v>97</v>
+      </c>
+      <c r="F34" s="35" t="n">
+        <v>97</v>
+      </c>
+      <c r="G34" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H34" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" ht="22" customHeight="1">
+      <c r="A35" s="22" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="B35" s="23" t="inlineStr">
+        <is>
+          <t>MAT-084</t>
+        </is>
+      </c>
+      <c r="C35" s="24" t="inlineStr">
+        <is>
+          <t>Switch Indoor</t>
+        </is>
+      </c>
+      <c r="D35" s="25" t="inlineStr">
+        <is>
+          <t>Syrotech</t>
+        </is>
+      </c>
+      <c r="E35" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="F35" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="G35" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H35" s="29" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" ht="22" customHeight="1">
+      <c r="A36" s="30" t="n"/>
+      <c r="B36" s="30" t="n"/>
+      <c r="C36" s="30" t="n"/>
+      <c r="D36" s="25" t="inlineStr">
+        <is>
+          <t>D-Link</t>
+        </is>
+      </c>
+      <c r="E36" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="F36" s="30" t="n"/>
+      <c r="G36" s="30" t="n"/>
+      <c r="H36" s="30" t="n"/>
+    </row>
+    <row r="37" ht="22" customHeight="1">
+      <c r="A37" s="43" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="B37" s="44" t="inlineStr">
+        <is>
+          <t>MAT-085</t>
+        </is>
+      </c>
+      <c r="C37" s="45" t="inlineStr">
+        <is>
+          <t>Power Cable</t>
+        </is>
+      </c>
+      <c r="D37" s="41" t="inlineStr">
+        <is>
+          <t>2.5sq MM (Copper)</t>
+        </is>
+      </c>
+      <c r="E37" s="40" t="n">
+        <v>1050</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G37" s="47" t="inlineStr">
+        <is>
+          <t>Meter</t>
+        </is>
+      </c>
+      <c r="H37" s="48" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" ht="22" customHeight="1">
+      <c r="A38" s="49" t="n"/>
+      <c r="B38" s="49" t="n"/>
+      <c r="C38" s="49" t="n"/>
+      <c r="D38" s="41" t="inlineStr">
+        <is>
+          <t>1.5sq MM (Copper)</t>
+        </is>
+      </c>
+      <c r="E38" s="40" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F38" s="49" t="n"/>
+      <c r="G38" s="49" t="n"/>
+      <c r="H38" s="49" t="n"/>
+    </row>
+    <row r="39" ht="22" customHeight="1">
+      <c r="A39" s="6" t="inlineStr">
         <is>
           <t>ENCLOSURE</t>
         </is>
       </c>
-      <c r="D7" t="n">
-[...29 lines deleted...]
-      <c r="D8" t="n">
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>MAT-087</t>
+        </is>
+      </c>
+      <c r="C39" s="37" t="inlineStr">
+        <is>
+          <t>JB POLE MOUNT</t>
+        </is>
+      </c>
+      <c r="D39" s="25" t="inlineStr">
+        <is>
+          <t>JB POLE MOUNT</t>
+        </is>
+      </c>
+      <c r="E39" s="26" t="n">
+        <v>75</v>
+      </c>
+      <c r="F39" s="38" t="n">
+        <v>75</v>
+      </c>
+      <c r="G39" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H39" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" ht="22" customHeight="1">
+      <c r="A40" s="43" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B40" s="44" t="inlineStr">
+        <is>
+          <t>MAT-088</t>
+        </is>
+      </c>
+      <c r="C40" s="45" t="inlineStr">
+        <is>
+          <t>Stands</t>
+        </is>
+      </c>
+      <c r="D40" s="41" t="inlineStr">
+        <is>
+          <t>PTZ Stands</t>
+        </is>
+      </c>
+      <c r="E40" s="40" t="n">
+        <v>60</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>360</v>
+      </c>
+      <c r="G40" s="47" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H40" s="48" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" ht="22" customHeight="1">
+      <c r="A41" s="49" t="n"/>
+      <c r="B41" s="49" t="n"/>
+      <c r="C41" s="49" t="n"/>
+      <c r="D41" s="41" t="inlineStr">
+        <is>
+          <t>Housing Stands</t>
+        </is>
+      </c>
+      <c r="E41" s="40" t="n">
+        <v>300</v>
+      </c>
+      <c r="F41" s="49" t="n"/>
+      <c r="G41" s="49" t="n"/>
+      <c r="H41" s="49" t="n"/>
+    </row>
+    <row r="42" ht="22" customHeight="1">
+      <c r="A42" s="22" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="B42" s="23" t="inlineStr">
+        <is>
+          <t>MAT-089</t>
+        </is>
+      </c>
+      <c r="C42" s="24" t="inlineStr">
+        <is>
+          <t>IR ILLUMINATOR</t>
+        </is>
+      </c>
+      <c r="D42" s="25" t="inlineStr">
+        <is>
+          <t>RLVD</t>
+        </is>
+      </c>
+      <c r="E42" s="26" t="n">
+        <v>170</v>
+      </c>
+      <c r="F42" s="27" t="n">
+        <v>252</v>
+      </c>
+      <c r="G42" s="28" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H42" s="29" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" ht="22" customHeight="1">
+      <c r="A43" s="30" t="n"/>
+      <c r="B43" s="30" t="n"/>
+      <c r="C43" s="30" t="n"/>
+      <c r="D43" s="25" t="inlineStr">
+        <is>
+          <t>ANPR</t>
+        </is>
+      </c>
+      <c r="E43" s="26" t="n">
+        <v>82</v>
+      </c>
+      <c r="F43" s="30" t="n"/>
+      <c r="G43" s="30" t="n"/>
+      <c r="H43" s="30" t="n"/>
+    </row>
+    <row r="44" ht="22" customHeight="1">
+      <c r="A44" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B44" s="9" t="inlineStr">
+        <is>
+          <t>MAT-091</t>
+        </is>
+      </c>
+      <c r="C44" s="32" t="inlineStr">
+        <is>
+          <t>Rodo Meter</t>
+        </is>
+      </c>
+      <c r="D44" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E44" s="40" t="n">
+        <v>1</v>
+      </c>
+      <c r="F44" s="35" t="n">
+        <v>1</v>
+      </c>
+      <c r="G44" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H44" s="36" t="n">
         <v>0</v>
       </c>
-      <c r="E8" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C9" t="inlineStr">
+    </row>
+    <row r="45" ht="22" customHeight="1">
+      <c r="A45" s="6" t="inlineStr">
         <is>
           <t>POWER</t>
         </is>
       </c>
-      <c r="D9" t="n">
+      <c r="B45" s="4" t="inlineStr">
+        <is>
+          <t>MAT-092</t>
+        </is>
+      </c>
+      <c r="C45" s="37" t="inlineStr">
+        <is>
+          <t>VMD-SMPS</t>
+        </is>
+      </c>
+      <c r="D45" s="25" t="inlineStr">
+        <is>
+          <t>5V 60A</t>
+        </is>
+      </c>
+      <c r="E45" s="26" t="n">
+        <v>48</v>
+      </c>
+      <c r="F45" s="38" t="n">
+        <v>48</v>
+      </c>
+      <c r="G45" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H45" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" ht="22" customHeight="1">
+      <c r="A46" s="11" t="inlineStr">
+        <is>
+          <t>ELECTRICAL</t>
+        </is>
+      </c>
+      <c r="B46" s="9" t="inlineStr">
+        <is>
+          <t>MAT-093</t>
+        </is>
+      </c>
+      <c r="C46" s="32" t="inlineStr">
+        <is>
+          <t>Power Strip</t>
+        </is>
+      </c>
+      <c r="D46" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E46" s="40" t="n">
+        <v>32</v>
+      </c>
+      <c r="F46" s="35" t="n">
+        <v>32</v>
+      </c>
+      <c r="G46" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H46" s="36" t="n">
         <v>0</v>
       </c>
-      <c r="E9" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D10" t="n">
+    </row>
+    <row r="47" ht="22" customHeight="1">
+      <c r="A47" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>MAT-094</t>
+        </is>
+      </c>
+      <c r="C47" s="37" t="inlineStr">
+        <is>
+          <t>VMD - Tile</t>
+        </is>
+      </c>
+      <c r="D47" s="25" t="inlineStr">
+        <is>
+          <t>P8 Tile</t>
+        </is>
+      </c>
+      <c r="E47" s="26" t="n">
+        <v>10</v>
+      </c>
+      <c r="F47" s="38" t="n">
+        <v>10</v>
+      </c>
+      <c r="G47" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H47" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" ht="22" customHeight="1">
+      <c r="A48" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B48" s="9" t="inlineStr">
+        <is>
+          <t>MAT-095</t>
+        </is>
+      </c>
+      <c r="C48" s="32" t="inlineStr">
+        <is>
+          <t>IoT Gateway</t>
+        </is>
+      </c>
+      <c r="D48" s="33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E48" s="40" t="n">
+        <v>1</v>
+      </c>
+      <c r="F48" s="35" t="n">
+        <v>1</v>
+      </c>
+      <c r="G48" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H48" s="36" t="n">
         <v>0</v>
       </c>
-      <c r="E10" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C11" t="inlineStr">
+    </row>
+    <row r="49" ht="22" customHeight="1">
+      <c r="A49" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>MAT-096</t>
+        </is>
+      </c>
+      <c r="C49" s="37" t="inlineStr">
+        <is>
+          <t>Tape Roll</t>
+        </is>
+      </c>
+      <c r="D49" s="25" t="inlineStr">
+        <is>
+          <t>Electric Tape</t>
+        </is>
+      </c>
+      <c r="E49" s="26" t="n">
+        <v>1094</v>
+      </c>
+      <c r="F49" s="38" t="n">
+        <v>1094</v>
+      </c>
+      <c r="G49" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H49" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" ht="22" customHeight="1">
+      <c r="A50" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="B50" s="9" t="inlineStr">
+        <is>
+          <t>MAT-097</t>
+        </is>
+      </c>
+      <c r="C50" s="32" t="inlineStr">
+        <is>
+          <t>VMD-MCB</t>
+        </is>
+      </c>
+      <c r="D50" s="41" t="inlineStr">
+        <is>
+          <t>63A 4Pole</t>
+        </is>
+      </c>
+      <c r="E50" s="40" t="n">
+        <v>24</v>
+      </c>
+      <c r="F50" s="35" t="n">
+        <v>24</v>
+      </c>
+      <c r="G50" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H50" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" ht="22" customHeight="1">
+      <c r="A51" s="6" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>MAT-098</t>
+        </is>
+      </c>
+      <c r="C51" s="37" t="inlineStr">
+        <is>
+          <t>VMD-RCCB</t>
+        </is>
+      </c>
+      <c r="D51" s="25" t="inlineStr">
+        <is>
+          <t>63A 4Pole RCCB</t>
+        </is>
+      </c>
+      <c r="E51" s="26" t="n">
+        <v>3</v>
+      </c>
+      <c r="F51" s="38" t="n">
+        <v>3</v>
+      </c>
+      <c r="G51" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H51" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" ht="22" customHeight="1">
+      <c r="A52" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="B52" s="9" t="inlineStr">
+        <is>
+          <t>MAT-099</t>
+        </is>
+      </c>
+      <c r="C52" s="32" t="inlineStr">
+        <is>
+          <t>3 Pin Plug</t>
+        </is>
+      </c>
+      <c r="D52" s="41" t="inlineStr">
+        <is>
+          <t>5A 3 Pin Top</t>
+        </is>
+      </c>
+      <c r="E52" s="40" t="n">
+        <v>150</v>
+      </c>
+      <c r="F52" s="35" t="n">
+        <v>150</v>
+      </c>
+      <c r="G52" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H52" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" ht="22" customHeight="1">
+      <c r="A53" s="6" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>MAT-100</t>
+        </is>
+      </c>
+      <c r="C53" s="37" t="inlineStr">
+        <is>
+          <t>AP Cisco Outdoor</t>
+        </is>
+      </c>
+      <c r="D53" s="25" t="inlineStr">
+        <is>
+          <t>CISCO AIR-AP15621I-D-K9</t>
+        </is>
+      </c>
+      <c r="E53" s="26" t="n">
+        <v>22</v>
+      </c>
+      <c r="F53" s="38" t="n">
+        <v>22</v>
+      </c>
+      <c r="G53" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H53" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" ht="22" customHeight="1">
+      <c r="A54" s="11" t="inlineStr">
+        <is>
+          <t>NETWORKING</t>
+        </is>
+      </c>
+      <c r="B54" s="9" t="inlineStr">
+        <is>
+          <t>MAT-101</t>
+        </is>
+      </c>
+      <c r="C54" s="32" t="inlineStr">
+        <is>
+          <t>Router Cisco</t>
+        </is>
+      </c>
+      <c r="D54" s="41" t="inlineStr">
+        <is>
+          <t>C1-CISCO4431/K9</t>
+        </is>
+      </c>
+      <c r="E54" s="40" t="n">
+        <v>40</v>
+      </c>
+      <c r="F54" s="35" t="n">
+        <v>40</v>
+      </c>
+      <c r="G54" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H54" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" ht="22" customHeight="1">
+      <c r="A55" s="6" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>MAT-102</t>
+        </is>
+      </c>
+      <c r="C55" s="37" t="inlineStr">
+        <is>
+          <t>Mouse</t>
+        </is>
+      </c>
+      <c r="D55" s="50" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E55" s="26" t="n">
+        <v>5</v>
+      </c>
+      <c r="F55" s="38" t="n">
+        <v>5</v>
+      </c>
+      <c r="G55" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H55" s="51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" ht="22" customHeight="1">
+      <c r="A56" s="11" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="B56" s="9" t="inlineStr">
+        <is>
+          <t>MAT-103</t>
+        </is>
+      </c>
+      <c r="C56" s="32" t="inlineStr">
+        <is>
+          <t>3 Pin Top</t>
+        </is>
+      </c>
+      <c r="D56" s="41" t="inlineStr">
+        <is>
+          <t>6A 3PIN TOP</t>
+        </is>
+      </c>
+      <c r="E56" s="40" t="n">
+        <v>164</v>
+      </c>
+      <c r="F56" s="35" t="n">
+        <v>164</v>
+      </c>
+      <c r="G56" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H56" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" ht="22" customHeight="1">
+      <c r="A57" s="6" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="B57" s="4" t="inlineStr">
+        <is>
+          <t>MAT-104</t>
+        </is>
+      </c>
+      <c r="C57" s="37" t="inlineStr">
+        <is>
+          <t>Speakers</t>
+        </is>
+      </c>
+      <c r="D57" s="25" t="inlineStr">
+        <is>
+          <t>PA Speaker</t>
+        </is>
+      </c>
+      <c r="E57" s="26" t="n">
+        <v>16</v>
+      </c>
+      <c r="F57" s="38" t="n">
+        <v>16</v>
+      </c>
+      <c r="G57" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H57" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" ht="22" customHeight="1">
+      <c r="A58" s="11" t="inlineStr">
+        <is>
+          <t>ACCESSORIES</t>
+        </is>
+      </c>
+      <c r="B58" s="9" t="inlineStr">
+        <is>
+          <t>MAT-105</t>
+        </is>
+      </c>
+      <c r="C58" s="32" t="inlineStr">
+        <is>
+          <t>Controller</t>
+        </is>
+      </c>
+      <c r="D58" s="41" t="inlineStr">
+        <is>
+          <t>PA Controller</t>
+        </is>
+      </c>
+      <c r="E58" s="40" t="n">
+        <v>4</v>
+      </c>
+      <c r="F58" s="35" t="n">
+        <v>4</v>
+      </c>
+      <c r="G58" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H58" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" ht="22" customHeight="1">
+      <c r="A59" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
+          <t>MAT-106</t>
+        </is>
+      </c>
+      <c r="C59" s="37" t="inlineStr">
+        <is>
+          <t>Video Wall Controller</t>
+        </is>
+      </c>
+      <c r="D59" s="25" t="inlineStr">
+        <is>
+          <t>ICON PRO SERIES - Delta</t>
+        </is>
+      </c>
+      <c r="E59" s="26" t="n">
+        <v>4</v>
+      </c>
+      <c r="F59" s="38" t="n">
+        <v>4</v>
+      </c>
+      <c r="G59" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H59" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" ht="22" customHeight="1">
+      <c r="A60" s="11" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="B60" s="9" t="inlineStr">
+        <is>
+          <t>MAT-107</t>
+        </is>
+      </c>
+      <c r="C60" s="32" t="inlineStr">
+        <is>
+          <t>EXTENSION  BOARD</t>
+        </is>
+      </c>
+      <c r="D60" s="41" t="inlineStr">
+        <is>
+          <t>Power Strip Extension</t>
+        </is>
+      </c>
+      <c r="E60" s="40" t="n">
+        <v>31</v>
+      </c>
+      <c r="F60" s="35" t="n">
+        <v>31</v>
+      </c>
+      <c r="G60" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H60" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" ht="22" customHeight="1">
+      <c r="A61" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>MAT-108</t>
+        </is>
+      </c>
+      <c r="C61" s="37" t="inlineStr">
+        <is>
+          <t>LADDER</t>
+        </is>
+      </c>
+      <c r="D61" s="25" t="inlineStr">
+        <is>
+          <t>Ladder - Cast iron</t>
+        </is>
+      </c>
+      <c r="E61" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="F61" s="38" t="n">
+        <v>2</v>
+      </c>
+      <c r="G61" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H61" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" ht="22" customHeight="1">
+      <c r="A62" s="11" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B62" s="9" t="inlineStr">
+        <is>
+          <t>MAT-109</t>
+        </is>
+      </c>
+      <c r="C62" s="32" t="inlineStr">
+        <is>
+          <t>Drill Machine</t>
+        </is>
+      </c>
+      <c r="D62" s="41" t="inlineStr">
+        <is>
+          <t>Drill Machine</t>
+        </is>
+      </c>
+      <c r="E62" s="40" t="n">
+        <v>1</v>
+      </c>
+      <c r="F62" s="35" t="n">
+        <v>1</v>
+      </c>
+      <c r="G62" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H62" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" ht="22" customHeight="1">
+      <c r="A63" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B63" s="4" t="inlineStr">
+        <is>
+          <t>MAT-110</t>
+        </is>
+      </c>
+      <c r="C63" s="37" t="inlineStr">
+        <is>
+          <t>NVR</t>
+        </is>
+      </c>
+      <c r="D63" s="25" t="inlineStr">
+        <is>
+          <t>NVR HI-FOCUS</t>
+        </is>
+      </c>
+      <c r="E63" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="F63" s="38" t="n">
+        <v>1</v>
+      </c>
+      <c r="G63" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H63" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" ht="22" customHeight="1">
+      <c r="A64" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B64" s="9" t="inlineStr">
+        <is>
+          <t>MAT-111</t>
+        </is>
+      </c>
+      <c r="C64" s="32" t="inlineStr">
+        <is>
+          <t>Chairs</t>
+        </is>
+      </c>
+      <c r="D64" s="41" t="inlineStr">
+        <is>
+          <t>Lookman Office Chairs</t>
+        </is>
+      </c>
+      <c r="E64" s="40" t="n">
+        <v>4</v>
+      </c>
+      <c r="F64" s="35" t="n">
+        <v>4</v>
+      </c>
+      <c r="G64" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H64" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" ht="22" customHeight="1">
+      <c r="A65" s="6" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B65" s="4" t="inlineStr">
+        <is>
+          <t>MAT-112</t>
+        </is>
+      </c>
+      <c r="C65" s="37" t="inlineStr">
+        <is>
+          <t>Table</t>
+        </is>
+      </c>
+      <c r="D65" s="25" t="inlineStr">
+        <is>
+          <t>Lookman Office Table</t>
+        </is>
+      </c>
+      <c r="E65" s="26" t="n">
+        <v>1</v>
+      </c>
+      <c r="F65" s="38" t="n">
+        <v>1</v>
+      </c>
+      <c r="G65" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H65" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" ht="22" customHeight="1">
+      <c r="A66" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B66" s="9" t="inlineStr">
+        <is>
+          <t>MAT-113</t>
+        </is>
+      </c>
+      <c r="C66" s="32" t="inlineStr">
+        <is>
+          <t>Stool</t>
+        </is>
+      </c>
+      <c r="D66" s="41" t="inlineStr">
+        <is>
+          <t>Small Stool Table</t>
+        </is>
+      </c>
+      <c r="E66" s="40" t="n">
+        <v>1</v>
+      </c>
+      <c r="F66" s="35" t="n">
+        <v>1</v>
+      </c>
+      <c r="G66" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H66" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" ht="22" customHeight="1">
+      <c r="A67" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="B67" s="4" t="inlineStr">
+        <is>
+          <t>MAT-114</t>
+        </is>
+      </c>
+      <c r="C67" s="37" t="inlineStr">
+        <is>
+          <t>PC POWER COOD CABLE</t>
+        </is>
+      </c>
+      <c r="D67" s="25" t="inlineStr">
+        <is>
+          <t>POWER COOD CABLE</t>
+        </is>
+      </c>
+      <c r="E67" s="26" t="n">
+        <v>6</v>
+      </c>
+      <c r="F67" s="38" t="n">
+        <v>6</v>
+      </c>
+      <c r="G67" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H67" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" ht="22" customHeight="1">
+      <c r="A68" s="11" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="B68" s="9" t="inlineStr">
+        <is>
+          <t>MAT-115</t>
+        </is>
+      </c>
+      <c r="C68" s="32" t="inlineStr">
+        <is>
+          <t>HDMI</t>
+        </is>
+      </c>
+      <c r="D68" s="41" t="inlineStr">
+        <is>
+          <t>PC HDMI CABEL</t>
+        </is>
+      </c>
+      <c r="E68" s="40" t="n">
+        <v>2</v>
+      </c>
+      <c r="F68" s="35" t="n">
+        <v>2</v>
+      </c>
+      <c r="G68" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H68" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" ht="22" customHeight="1">
+      <c r="A69" s="6" t="inlineStr">
+        <is>
+          <t>CABLING</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>MAT-116</t>
+        </is>
+      </c>
+      <c r="C69" s="37" t="inlineStr">
+        <is>
+          <t>VMD-Power Cable</t>
+        </is>
+      </c>
+      <c r="D69" s="25" t="inlineStr">
+        <is>
+          <t>16 SQ MM</t>
+        </is>
+      </c>
+      <c r="E69" s="26" t="n">
+        <v>350</v>
+      </c>
+      <c r="F69" s="38" t="n">
+        <v>350</v>
+      </c>
+      <c r="G69" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H69" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" ht="22" customHeight="1">
+      <c r="A70" s="11" t="inlineStr">
+        <is>
+          <t>GENERAL</t>
+        </is>
+      </c>
+      <c r="B70" s="9" t="inlineStr">
+        <is>
+          <t>MAT-117</t>
+        </is>
+      </c>
+      <c r="C70" s="32" t="inlineStr">
+        <is>
+          <t>SIN BOARD</t>
+        </is>
+      </c>
+      <c r="D70" s="41" t="inlineStr">
+        <is>
+          <t>CCTV SIN BORD</t>
+        </is>
+      </c>
+      <c r="E70" s="40" t="n">
+        <v>1700</v>
+      </c>
+      <c r="F70" s="35" t="n">
+        <v>1700</v>
+      </c>
+      <c r="G70" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H70" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" ht="22" customHeight="1">
+      <c r="A71" s="6" t="inlineStr">
+        <is>
+          <t>HARDWARE</t>
+        </is>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t>MAT-118</t>
+        </is>
+      </c>
+      <c r="C71" s="37" t="inlineStr">
+        <is>
+          <t>NETWORK RACKS</t>
+        </is>
+      </c>
+      <c r="D71" s="25" t="inlineStr">
+        <is>
+          <t>24 U NETWORK RACKS</t>
+        </is>
+      </c>
+      <c r="E71" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="F71" s="38" t="n">
+        <v>2</v>
+      </c>
+      <c r="G71" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H71" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" ht="22" customHeight="1">
+      <c r="A72" s="11" t="inlineStr">
         <is>
           <t>ELECTRICAL</t>
         </is>
       </c>
-      <c r="D11" t="n">
-[...264 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B72" s="9" t="inlineStr">
+        <is>
+          <t>MAT-119</t>
+        </is>
+      </c>
+      <c r="C72" s="32" t="inlineStr">
+        <is>
+          <t>STABILIZER</t>
+        </is>
+      </c>
+      <c r="D72" s="41" t="inlineStr">
+        <is>
+          <t>Arrow</t>
+        </is>
+      </c>
+      <c r="E72" s="40" t="n">
+        <v>98</v>
+      </c>
+      <c r="F72" s="35" t="n">
+        <v>98</v>
+      </c>
+      <c r="G72" s="13" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H72" s="42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" ht="22" customHeight="1">
+      <c r="A73" s="6" t="inlineStr">
         <is>
           <t>HARDWARE</t>
         </is>
       </c>
-      <c r="D20" t="n">
-[...730 lines deleted...]
-        </is>
+      <c r="B73" s="4" t="inlineStr">
+        <is>
+          <t>MAT-120</t>
+        </is>
+      </c>
+      <c r="C73" s="37" t="inlineStr">
+        <is>
+          <t>VMD-MODULE</t>
+        </is>
+      </c>
+      <c r="D73" s="25" t="inlineStr">
+        <is>
+          <t>P 10 VMD MODULE</t>
+        </is>
+      </c>
+      <c r="E73" s="26" t="n">
+        <v>170</v>
+      </c>
+      <c r="F73" s="38" t="n">
+        <v>170</v>
+      </c>
+      <c r="G73" s="8" t="inlineStr">
+        <is>
+          <t>NoS</t>
+        </is>
+      </c>
+      <c r="H73" s="39" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" ht="26" customHeight="1">
+      <c r="A74" s="16" t="inlineStr">
+        <is>
+          <t>TOTAL (55 Materials, 61 Series Defined)</t>
+        </is>
+      </c>
+      <c r="B74" s="17" t="n"/>
+      <c r="C74" s="17" t="n"/>
+      <c r="D74" s="17" t="n"/>
+      <c r="E74" s="52" t="n">
+        <v>35111</v>
+      </c>
+      <c r="F74" s="52" t="n">
+        <v>35111</v>
+      </c>
+      <c r="G74" s="17" t="inlineStr"/>
+      <c r="H74" s="53" t="n">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="56">
+    <mergeCell ref="A27:A33"/>
+    <mergeCell ref="F40:F41"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C27:C33"/>
+    <mergeCell ref="H40:H41"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="H27:H33"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="F42:F43"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="F27:F33"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="H10:H12"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="F37:F38"/>
+    <mergeCell ref="H37:H38"/>
+    <mergeCell ref="G27:G33"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="G10:G12"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="H42:H43"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="B27:B33"/>
+    <mergeCell ref="G40:G41"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="H35:H36"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>